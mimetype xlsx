--- v0 (2026-09-02)
+++ v1 (2026-11-03)
@@ -26,2816 +26,2650 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="WSA" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="CSA" sheetId="2" r:id="rId5"/>
     <sheet state="visible" name="ES" sheetId="3" r:id="rId6"/>
     <sheet state="visible" name="NASEO" sheetId="4" r:id="rId7"/>
     <sheet state="visible" name="OPS SUP" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="0olyHs/m+BfzfaEF5pq13KAJ5614Nmqf8dIQepgsC9M="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1453" uniqueCount="840">
-[...1 lines deleted...]
-    <t>pat</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1435" uniqueCount="791">
+  <si>
+    <t>ROCK</t>
+  </si>
+  <si>
+    <t>C</t>
   </si>
   <si>
     <t>Representational Directory PASS Region III</t>
   </si>
   <si>
     <t>PASS Region III Vice President</t>
   </si>
   <si>
     <t>Ray Baggett</t>
   </si>
   <si>
+    <t>r.baggett@pass-regioniii.org</t>
+  </si>
+  <si>
     <t>rbaggett@passnational.org</t>
   </si>
   <si>
     <t>(720) 480-9854</t>
   </si>
   <si>
-    <t>r.baggett@pass-regioniii.org</t>
-[...1 lines deleted...]
-  <si>
     <t>PASS Region III Assistant</t>
   </si>
   <si>
     <t>Christian Zavala</t>
   </si>
   <si>
     <t>scornford@passnational.org</t>
   </si>
   <si>
     <t>(801) 923-2064</t>
   </si>
   <si>
     <t>Ranelle Yazzie</t>
   </si>
   <si>
     <t>ryazzie@passnational.org</t>
   </si>
   <si>
     <t>(202)705-0590</t>
   </si>
   <si>
     <t>ATO National Safety Representative</t>
   </si>
   <si>
     <t>Ron Pevehouse</t>
   </si>
   <si>
     <t>ronald.pevehouse@passmember.net</t>
   </si>
   <si>
     <t>(775) 750-8628</t>
   </si>
   <si>
     <t>AAL Safety Representative</t>
   </si>
   <si>
     <t>James (Douglas) Ward</t>
   </si>
   <si>
     <t>j.ward@pass-regioniii.org</t>
   </si>
   <si>
     <t>c.zavala@pass-regioniii.org</t>
   </si>
   <si>
+    <t>(773) 870-8665</t>
+  </si>
+  <si>
     <t>(907) 269-1820</t>
   </si>
   <si>
     <t>ANM Safety Representative</t>
   </si>
   <si>
     <t>Larry Newcomer</t>
   </si>
   <si>
+    <t>r.yazzie@pass-regioniii.org</t>
+  </si>
+  <si>
     <t>l.newcomer@pass-regioniii.org</t>
   </si>
   <si>
-    <t>(773) 870-8665</t>
-[...2 lines deleted...]
-    <t>r.yazzie@pass-regioniii.org</t>
+    <t>(202) 705-0590</t>
   </si>
   <si>
     <t>(907) 782-8007</t>
   </si>
   <si>
     <t>AWP Safety Representative</t>
   </si>
   <si>
-    <t>(202) 705-0590</t>
-[...1 lines deleted...]
-  <si>
     <t>John "Fergy" Ferguson</t>
   </si>
   <si>
     <t>j.ferguson@pass-regioniii.org</t>
   </si>
   <si>
     <t>(317) 529-8435</t>
   </si>
   <si>
     <t>CENTRAL SERVICE AREA</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Work Center</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>PassEmail</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>AJW-CU</t>
   </si>
   <si>
     <t>ALBUQUERQUE DISTRICT OFFICE</t>
   </si>
   <si>
     <t>Robert Grady</t>
   </si>
   <si>
     <t>robert.grady@passmember.net</t>
   </si>
   <si>
     <t>II,III</t>
   </si>
   <si>
+    <t>WCU3-PHX</t>
+  </si>
+  <si>
+    <t>ARIZONA GROUP</t>
+  </si>
+  <si>
+    <t>Patrick Delaney</t>
+  </si>
+  <si>
     <t>NAS SECURITY &amp; ENTERPRISE OPERATIONS</t>
   </si>
   <si>
-    <t>WCU3-PHX</t>
-[...7 lines deleted...]
-  <si>
     <t>patrick.delaney@passmember.net</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>WCU31-PHX</t>
   </si>
   <si>
+    <t>PHOENIX SKY HARBOR ENV SSC</t>
+  </si>
+  <si>
+    <t>WCU32-PHX</t>
+  </si>
+  <si>
+    <t>PHOENIX SKY HARBOR AUTORADAR SSC</t>
+  </si>
+  <si>
+    <t>WCU33-PHX</t>
+  </si>
+  <si>
+    <t>PHOENIX SKY HARBOR NAVCOMM SSC</t>
+  </si>
+  <si>
+    <t>WESTERN SERVICE AREA</t>
+  </si>
+  <si>
+    <t>Shaun Robert</t>
+  </si>
+  <si>
+    <t>FACILITIES &amp; ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>shaun.robert@passmember.net</t>
+  </si>
+  <si>
+    <t>WCU34-NAZ</t>
+  </si>
+  <si>
+    <t>NORTHERN ARIZONA SSC</t>
+  </si>
+  <si>
+    <t>WCU35-PHX</t>
+  </si>
+  <si>
+    <t>CENTRAL ARIZONA SSC</t>
+  </si>
+  <si>
+    <t>Rocky Rizzo</t>
+  </si>
+  <si>
+    <t>rocky.rizzo@passmember.net</t>
+  </si>
+  <si>
+    <t>WCU36-TUS</t>
+  </si>
+  <si>
+    <t>SOUTHERN ARIZONA SSC</t>
+  </si>
+  <si>
     <t>AJW-B100</t>
   </si>
   <si>
+    <t>Roy Nichols</t>
+  </si>
+  <si>
+    <t>roy.nichols@passmember.net</t>
+  </si>
+  <si>
     <t>ENTERPRISE OPERATIONS GROUP</t>
   </si>
   <si>
     <t>Michele Brister</t>
   </si>
   <si>
     <t>michele.brister@passmember.net</t>
   </si>
   <si>
     <t>I,II,III</t>
   </si>
   <si>
     <t>AJW-B110</t>
   </si>
   <si>
-    <t>PHOENIX SKY HARBOR ENV SSC</t>
+    <t>AJW-W2</t>
   </si>
   <si>
     <t>NATIONAL ENTERPRISE MANAGEMENT CENTER</t>
   </si>
   <si>
+    <t>Tracy Montgomery</t>
+  </si>
+  <si>
+    <t>TECHNICAL SERVICES</t>
+  </si>
+  <si>
+    <t>tracy.montgomery@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W1</t>
+  </si>
+  <si>
+    <t>Raymond Baggett</t>
+  </si>
+  <si>
+    <t>WSA ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Ben Johnson</t>
+  </si>
+  <si>
+    <t>ben.johnson@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-B111</t>
+  </si>
+  <si>
+    <t>AJW-W21</t>
+  </si>
+  <si>
+    <t>NEMC SSC SUB TEAM 1</t>
+  </si>
+  <si>
+    <t>EOSH SUPPORT OPERATIONS GROUP</t>
+  </si>
+  <si>
+    <t>AJW-2W11</t>
+  </si>
+  <si>
+    <t>Sandra Tanco</t>
+  </si>
+  <si>
+    <t>II</t>
+  </si>
+  <si>
+    <t>TERMSURVWX ENGINEERING GROUP</t>
+  </si>
+  <si>
+    <t>sandi.tanco@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-B112</t>
+  </si>
+  <si>
+    <t>NEMC SSC SUB TEAM 2</t>
+  </si>
+  <si>
+    <t>AJW-W21A</t>
+  </si>
+  <si>
+    <t>AJW-2W11C</t>
+  </si>
+  <si>
+    <t>EOSH SUPPORT CENTER A</t>
+  </si>
+  <si>
+    <t>AJW-B113</t>
+  </si>
+  <si>
+    <t>Lance Kiblinger</t>
+  </si>
+  <si>
+    <t>TERMSURVWX ENGINEERING CENTER A ELS</t>
+  </si>
+  <si>
+    <t>NEMC SYSTEMS PERFORMANCE SUB TEAM</t>
+  </si>
+  <si>
+    <t>lance.kiblinger@passmember.net</t>
+  </si>
+  <si>
     <t>Mario Pennyman</t>
   </si>
   <si>
     <t>mario.pennyman@passmember.net</t>
   </si>
   <si>
-    <t>WCU32-PHX</t>
-[...89 lines deleted...]
-    <t>ronald.thomas@passmember.net</t>
+    <t>AJW-W21B</t>
+  </si>
+  <si>
+    <t>AJW-2W11G</t>
+  </si>
+  <si>
+    <t>EOSH SUPPORT CENTER B</t>
+  </si>
+  <si>
+    <t>TERMSURVWX INSTALLATION CENTER ELS</t>
   </si>
   <si>
     <t>AJW-B130</t>
   </si>
   <si>
-    <t>FACILITIES &amp; ENGINEERING SERVICES</t>
-[...1 lines deleted...]
-  <si>
     <t>ENTERPRISE DATA SERVICES (EDS) TEAM</t>
   </si>
   <si>
+    <t>AJW-W21C</t>
+  </si>
+  <si>
+    <t>AJW-2W11H</t>
+  </si>
+  <si>
     <t>Tim Jarman</t>
   </si>
   <si>
-    <t>WESTERN SERVICE AREA</t>
+    <t>TERMSURVWX INSTALLATION CENTER DES</t>
+  </si>
+  <si>
+    <t>EOSH PROGRAM SUPPORT CENTER</t>
   </si>
   <si>
     <t>tim.jarman@passmember.net</t>
   </si>
   <si>
+    <t>AJW-2W12</t>
+  </si>
+  <si>
+    <t>AJW-W22</t>
+  </si>
+  <si>
+    <t>En Route/FSS Engineering Group</t>
+  </si>
+  <si>
+    <t>Technical Services Operations Group</t>
+  </si>
+  <si>
+    <t>AJW-2W12A</t>
+  </si>
+  <si>
+    <t>ENROUTEFSS ENGINEERING CENTER ANC</t>
+  </si>
+  <si>
+    <t>AJW-W22B</t>
+  </si>
+  <si>
+    <t>ANCHORAGE TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W12C</t>
+  </si>
+  <si>
+    <t>ENROUTEFSS ENGINEERING CENTER ELS</t>
+  </si>
+  <si>
+    <t>AJW-W22C</t>
+  </si>
+  <si>
+    <t>DENVER TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W12D</t>
+  </si>
+  <si>
+    <t>ENROUTEFSS CONSTINSTALL CENTER ELS</t>
+  </si>
+  <si>
+    <t>AJW-W22D</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W12E</t>
+  </si>
+  <si>
+    <t>Nathaniel Bosen</t>
+  </si>
+  <si>
+    <t>ENROUTEFSS CONSTINSTALL CENTER DES</t>
+  </si>
+  <si>
+    <t>nathaniel.bosen@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-W22E</t>
+  </si>
+  <si>
+    <t>SEATTLE TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W13</t>
+  </si>
+  <si>
+    <t>COMMUNICATIONS ENGINEERING GROUP</t>
+  </si>
+  <si>
+    <t>AJW-W22F</t>
+  </si>
+  <si>
+    <t>HONOLULU TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W13A</t>
+  </si>
+  <si>
+    <t>David Flores</t>
+  </si>
+  <si>
+    <t>david.flores@passmember.net</t>
+  </si>
+  <si>
+    <t>COMMUNICATIONS ENGINEERING CENTER ANC</t>
+  </si>
+  <si>
+    <t>AJW-W22H</t>
+  </si>
+  <si>
+    <t>LOS ANGELES TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W13C</t>
+  </si>
+  <si>
+    <t>COMMUNICATIONS ENGINEERING CENTER ELS</t>
+  </si>
+  <si>
+    <t>AJW-W22K</t>
+  </si>
+  <si>
+    <t>OAKLAND TSC</t>
+  </si>
+  <si>
+    <t>AJW-2W13G</t>
+  </si>
+  <si>
+    <t>Renee Robinson</t>
+  </si>
+  <si>
+    <t>COMMUNICATIONS CONSTINSTALL CTR DES</t>
+  </si>
+  <si>
+    <t>ronda.robinson@passmember.net</t>
+  </si>
+  <si>
+    <t>Patrick Peterson</t>
+  </si>
+  <si>
+    <t>patrick.peterson@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-W23</t>
+  </si>
+  <si>
+    <t>TECHNICAL SERVICES OSS</t>
+  </si>
+  <si>
+    <t>AJW-2W13H</t>
+  </si>
+  <si>
+    <t>COMMUNICATIONS CONSTINSTALL CTR ELS</t>
+  </si>
+  <si>
+    <t>AJW-W24</t>
+  </si>
+  <si>
     <t>AJW-B160</t>
   </si>
   <si>
+    <t>OPERATIONS ENGINEERING SUPPORT GROUP</t>
+  </si>
+  <si>
     <t>WIDE AREA AUGMENTATION SYSTEM TEAM</t>
   </si>
   <si>
-    <t>Garry Garcia</t>
-[...2 lines deleted...]
-    <t>garry.garcia@passmember.net</t>
+    <t>AJW-2W14</t>
+  </si>
+  <si>
+    <t>James Fong</t>
+  </si>
+  <si>
+    <t>NAVAIDS ENGINEERING GROUP</t>
+  </si>
+  <si>
+    <t>james.fong@passmember.net</t>
   </si>
   <si>
     <t>I,III</t>
   </si>
   <si>
-    <t>AJW-2W1</t>
-[...8 lines deleted...]
-    <t>ben.johnson@passmember.net</t>
+    <t>AJW-W24A</t>
+  </si>
+  <si>
+    <t>OPS ENGINEERING SUPPORT CENTER A</t>
+  </si>
+  <si>
+    <t>AJW-2W14F</t>
+  </si>
+  <si>
+    <t>NAVAIDS CONSTINSTALL CENTER DES</t>
   </si>
   <si>
     <t>AJW-B170</t>
   </si>
   <si>
+    <t>AJW-W24B</t>
+  </si>
+  <si>
     <t>TFMS &amp; NAIMES SERVICES TEAM</t>
   </si>
   <si>
-    <t>AJW-2W11</t>
+    <t>OPS ENGINEERING SUPPORT CENTER B</t>
+  </si>
+  <si>
+    <t>Curtis Ford</t>
+  </si>
+  <si>
+    <t>curtis.ford@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W14G</t>
   </si>
   <si>
     <t>I,II</t>
   </si>
   <si>
-    <t>TERMSURVWX ENGINEERING GROUP</t>
-[...26 lines deleted...]
-    <t>TERMSURVWX INSTALLATION CENTER ELS</t>
+    <t>NAVAIDS CONSTINSTALL CENTER ELS</t>
+  </si>
+  <si>
+    <t>AJW-W24C</t>
+  </si>
+  <si>
+    <t>Larry Calvin</t>
+  </si>
+  <si>
+    <t>NASTEP A</t>
+  </si>
+  <si>
+    <t>larry.calvin@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W15</t>
   </si>
   <si>
     <t>AJW-B200</t>
   </si>
   <si>
+    <t>FACILITY SUPPORT GROUP</t>
+  </si>
+  <si>
+    <t>AJW-W24D</t>
+  </si>
+  <si>
     <t>TELECOMMUNICATIONS SERVICES GROUP</t>
   </si>
   <si>
-    <t>AJW-2W11H</t>
-[...17 lines deleted...]
-    <t>AJW-W21</t>
+    <t>NASTEP B</t>
+  </si>
+  <si>
+    <t>AJW-2W15F</t>
+  </si>
+  <si>
+    <t>OPS ENGINEERING CENTER A ELS</t>
   </si>
   <si>
     <t>AJW-B220</t>
   </si>
   <si>
     <t>TELECOM OPERATIONS SERVICES TEAM</t>
   </si>
   <si>
-    <t>EOSH SUPPORT OPERATIONS GROUP</t>
-[...11 lines deleted...]
-    <t>ENROUTEFSS ENGINEERING CENTER ELS</t>
+    <t>AJW-2W15G</t>
+  </si>
+  <si>
+    <t>Gerald Kurz</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER ANC</t>
+  </si>
+  <si>
+    <t>AJW-WQ</t>
+  </si>
+  <si>
+    <t>gerald.kurz@passmember.net</t>
+  </si>
+  <si>
+    <t>ANCHORAGE DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>Alan Attebery</t>
+  </si>
+  <si>
+    <t>alan.attebery@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W15H</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER VAN</t>
+  </si>
+  <si>
+    <t>WWQ1-FAI</t>
+  </si>
+  <si>
+    <t>Vaughn Stark</t>
+  </si>
+  <si>
+    <t>NORTHERN ALASKA  GROUP</t>
+  </si>
+  <si>
+    <t>vaughn.stark@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W15J</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER SLC</t>
+  </si>
+  <si>
+    <t>WWQ11-BET</t>
+  </si>
+  <si>
+    <t>BETHEL SSC</t>
+  </si>
+  <si>
+    <t>Stefano James</t>
+  </si>
+  <si>
+    <t>AJW-2W15K</t>
+  </si>
+  <si>
+    <t>stefano.james@passmember.net</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER DEN</t>
+  </si>
+  <si>
+    <t>AJW-2W15L</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER LAS</t>
+  </si>
+  <si>
+    <t>AJW-2W15M</t>
+  </si>
+  <si>
+    <t>FMP SUPPORT CENTER SAC</t>
+  </si>
+  <si>
+    <t>WWQ12-OME</t>
+  </si>
+  <si>
+    <t>NOME SSC</t>
+  </si>
+  <si>
+    <t>AJW-2W16</t>
+  </si>
+  <si>
+    <t>ENGINEERING SUPPORT GROUP</t>
   </si>
   <si>
     <t>AJW-B221</t>
   </si>
   <si>
+    <t>AJW-2W16A</t>
+  </si>
+  <si>
     <t>TELECOM OPERATIONS SVCS SUB TEAM A</t>
   </si>
   <si>
+    <t>IMPLEMENTATION SUPPORT CENTER A DES</t>
+  </si>
+  <si>
     <t>Jason Davis</t>
   </si>
   <si>
+    <t>Joshua Schultz</t>
+  </si>
+  <si>
     <t>jason.davis@passmember.net</t>
   </si>
   <si>
-    <t>AJW-W21A</t>
-[...8 lines deleted...]
-    <t>EOSH SUPPORT CENTER A</t>
+    <t>joshua.schultz@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W16C</t>
   </si>
   <si>
     <t>AJW-B230</t>
   </si>
   <si>
-    <t>Lance Kiblinger</t>
+    <t>EMPLOYEE DEVELOPMENT CENTER DES</t>
   </si>
   <si>
     <t>TELECOM ADMINISTRATIVE SERVICES TEAM</t>
   </si>
   <si>
-    <t>lance.kiblinger@passmember.net</t>
-[...35 lines deleted...]
-    <t>Technical Services Operations Group</t>
+    <t>AJW-2W16D</t>
+  </si>
+  <si>
+    <t>BUSINESS SUPPORT CENTER DES</t>
+  </si>
+  <si>
+    <t>Monica Gary</t>
+  </si>
+  <si>
+    <t>monica.gary@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-2W16E</t>
+  </si>
+  <si>
+    <t>EOSH CENTER</t>
+  </si>
+  <si>
+    <t>WWQ13-FAI</t>
   </si>
   <si>
     <t>AJW-B300</t>
   </si>
   <si>
+    <t>ARCTIC CENTRAL SSC</t>
+  </si>
+  <si>
     <t>NATIONAL OPERATIONS GROUP</t>
   </si>
   <si>
-    <t>AJW-2W13C</t>
-[...1 lines deleted...]
-  <si>
     <t>Ronald Rizzo</t>
   </si>
   <si>
+    <t>AJW-2W18</t>
+  </si>
+  <si>
     <t>ronald.rizzo@passmember.net</t>
   </si>
   <si>
-    <t>COMMUNICATIONS ENGINEERING CENTER ELS</t>
+    <t>FACILITY INFRASTRUCTURE GROUP</t>
+  </si>
+  <si>
+    <t>WWQ14-FAI</t>
+  </si>
+  <si>
+    <t>FOX SSC</t>
   </si>
   <si>
     <t>AJW-B310</t>
   </si>
   <si>
-    <t>AJW-W22B</t>
-[...1 lines deleted...]
-  <si>
     <t>NATIONAL OPERATIONS CONTROL CENTER TM</t>
   </si>
   <si>
-    <t>ANCHORAGE TSC</t>
-[...2 lines deleted...]
-    <t>AJW-2W13G</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>AJW-2W18J</t>
+  </si>
+  <si>
+    <t>WWQ15-FAI</t>
   </si>
   <si>
     <t>i,II,III</t>
   </si>
   <si>
-    <t>COMMUNICATIONS CONSTINSTALL CTR DES</t>
-[...5 lines deleted...]
-    <t>jesse.huth@passmember.net</t>
+    <t>INFRASTRUCTURE CONSTINSTALL CTR ANC</t>
+  </si>
+  <si>
+    <t>FAIRBANKS SSC</t>
+  </si>
+  <si>
+    <t>Chadwick Atwood</t>
   </si>
   <si>
     <t>AJW-B320</t>
   </si>
   <si>
+    <t>chadwick.atwood@passmember.net</t>
+  </si>
+  <si>
     <t>OPErATIONS CONTROL CENTER TEAM</t>
   </si>
   <si>
-    <t>David Kim</t>
-[...14 lines deleted...]
-    <t>DENVER TSC</t>
+    <t>Lawrence Mckinnie</t>
+  </si>
+  <si>
+    <t>lawrence.mckinnie@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ16-ANC</t>
+  </si>
+  <si>
+    <t>NORTHWEST ALASKA SSC</t>
   </si>
   <si>
     <t>AJW-B321</t>
   </si>
   <si>
+    <t>Hp Vaughan</t>
+  </si>
+  <si>
     <t>OCC SUB TEAM A</t>
   </si>
   <si>
-    <t>Sean Mcnichols</t>
-[...32 lines deleted...]
-    <t>NAVAIDS CONSTINSTALL CENTER DES</t>
+    <t>hp.vaughan@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ17-ANC</t>
+  </si>
+  <si>
+    <t>SOUTHWEST ALASKA SSC</t>
+  </si>
+  <si>
+    <t>WWQ2-ZAN</t>
+  </si>
+  <si>
+    <t>ANCHORAGE ARTCC GROUP</t>
   </si>
   <si>
     <t>AJW-B322</t>
   </si>
   <si>
+    <t>Victor Peluso</t>
+  </si>
+  <si>
     <t>OCC SUB TEAM B</t>
   </si>
   <si>
-    <t>Lawrence Mckinnie</t>
-[...38 lines deleted...]
-    <t>FACILITY SUPPORT GROUP</t>
+    <t>victor.peluso@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ21-ZAN</t>
+  </si>
+  <si>
+    <t>ANCHORAGE ARTCC SOC</t>
+  </si>
+  <si>
+    <t>Joshua Faulk</t>
+  </si>
+  <si>
+    <t>joshua.faulk@passmember.net</t>
   </si>
   <si>
     <t>AJW-B323</t>
   </si>
   <si>
-    <t>Vaughn Stark</t>
-[...1 lines deleted...]
-  <si>
     <t>OSS SUB TEAM C</t>
   </si>
   <si>
+    <t>WWQ22-ZAN</t>
+  </si>
+  <si>
+    <t>ANCHORAGE ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>Douglas Ward</t>
+  </si>
+  <si>
+    <t>douglas.ward@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-B324</t>
+  </si>
+  <si>
+    <t>OCC SUB TEAM D</t>
+  </si>
+  <si>
+    <t>WWQ23-ZAN</t>
+  </si>
+  <si>
+    <t>Jeff Keene</t>
+  </si>
+  <si>
+    <t>ANCHORAGE ARTCC AUTO SSC</t>
+  </si>
+  <si>
+    <t>clyde.keene@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ24-ZAN</t>
+  </si>
+  <si>
+    <t>ANCHORAGE ARTCC COMM SSC</t>
+  </si>
+  <si>
+    <t>AJW-B325</t>
+  </si>
+  <si>
+    <t>OCC SUB TEAM E</t>
+  </si>
+  <si>
+    <t>WWQ3-ANC</t>
+  </si>
+  <si>
+    <t>Southern Alaska Group</t>
+  </si>
+  <si>
+    <t>WWQ31-ANC</t>
+  </si>
+  <si>
+    <t>TURNAGAIN SSC</t>
+  </si>
+  <si>
+    <t>AJW-B326</t>
+  </si>
+  <si>
+    <t>OCC SUB TEAM F</t>
+  </si>
+  <si>
+    <t>Charles Loving</t>
+  </si>
+  <si>
+    <t>charles.loving@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ32-AKN</t>
+  </si>
+  <si>
+    <t>KING SALMON SSC</t>
+  </si>
+  <si>
+    <t>AJW-B350</t>
+  </si>
+  <si>
+    <t>WWQ33-ENA</t>
+  </si>
+  <si>
+    <t>ENTERPRISE CONTROL CENTER TEAM</t>
+  </si>
+  <si>
+    <t>KENAI SSC</t>
+  </si>
+  <si>
+    <t>Ian Patten</t>
+  </si>
+  <si>
+    <t>ian.patten@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ34-KTN</t>
+  </si>
+  <si>
+    <t>AJW-B351</t>
+  </si>
+  <si>
+    <t>KETCHIKAN SSC</t>
+  </si>
+  <si>
+    <t>ECC SUB TEAM A</t>
+  </si>
+  <si>
+    <t>David Helms</t>
+  </si>
+  <si>
+    <t>dave.helms@passmember.net</t>
+  </si>
+  <si>
+    <t>WWQ35-ANC</t>
+  </si>
+  <si>
+    <t>ANCHORAGE SSC</t>
+  </si>
+  <si>
+    <t>AJW-B352</t>
+  </si>
+  <si>
+    <t>ECC SUB TEAM B</t>
+  </si>
+  <si>
     <t>Melinda Mills</t>
   </si>
   <si>
-    <t>vaughn.stark@passmember.net</t>
-[...2 lines deleted...]
-    <t>AJW-W22K</t>
+    <t>WWQ36-JNU</t>
   </si>
   <si>
     <t>melinda.mills@passmembe.net</t>
   </si>
   <si>
-    <t>OAKLAND TSC</t>
-[...167 lines deleted...]
-    <t>joshua.schultz@passmember.net</t>
+    <t>GLACIER SSC</t>
+  </si>
+  <si>
+    <t>Michael Pell</t>
+  </si>
+  <si>
+    <t>michael.pell@passmember.net</t>
   </si>
   <si>
     <t>AJW-B353</t>
   </si>
   <si>
     <t>ECC SUB TEAM C</t>
   </si>
   <si>
-    <t>AJW-2W16C</t>
-[...26 lines deleted...]
-    <t>ANCHORAGE DISTRICT OFFICE</t>
+    <t>WWQ37-ANC</t>
+  </si>
+  <si>
+    <t>BERING SEA SSC</t>
+  </si>
+  <si>
+    <t>WWQ41</t>
+  </si>
+  <si>
+    <t>ANCHORAGE OSS</t>
   </si>
   <si>
     <t>AJW-B600</t>
   </si>
   <si>
     <t>OPERATIONS PROGRAM GROUP</t>
   </si>
   <si>
-    <t>Alan Attebery</t>
+    <t>AJW-WR</t>
+  </si>
+  <si>
+    <t>SEATTLE DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>AJW-B610</t>
+  </si>
+  <si>
+    <t>Matthew Bias</t>
+  </si>
+  <si>
+    <t>PROGRAM CONTROL TEAM</t>
+  </si>
+  <si>
+    <t>matthew.bias@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR1-PDX</t>
+  </si>
+  <si>
+    <t>AJW-B620</t>
+  </si>
+  <si>
+    <t>PORTLAND GROUP</t>
+  </si>
+  <si>
+    <t>TACTICAL OPERATIONS PROGRAMS TEAM</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>WWR13-PDX</t>
+  </si>
+  <si>
+    <t>PORTLAND SSC</t>
+  </si>
+  <si>
+    <t>Keith Long</t>
+  </si>
+  <si>
+    <t>keith.long@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR14-EUG</t>
+  </si>
+  <si>
+    <t>EUGENE SSC</t>
+  </si>
+  <si>
+    <t>Amy Lerma</t>
+  </si>
+  <si>
+    <t>amy.lerma@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR15-PDX</t>
+  </si>
+  <si>
+    <t>NORTHWEST OREGON SSC</t>
+  </si>
+  <si>
+    <t>Marie Ostro</t>
+  </si>
+  <si>
+    <t>marie.ostro@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR16-MFR</t>
+  </si>
+  <si>
+    <t>SOUTHERN OREGON SSC</t>
+  </si>
+  <si>
+    <t>WWR18-PSC</t>
+  </si>
+  <si>
+    <t>COLUMBIA BASIN SSC</t>
+  </si>
+  <si>
+    <t>Ryen Spence</t>
+  </si>
+  <si>
+    <t>ryen.spence@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR2-ZSE</t>
+  </si>
+  <si>
+    <t>SEATTLE ARTCC GROUP</t>
+  </si>
+  <si>
+    <t>Justin Dellacroce</t>
+  </si>
+  <si>
+    <t>justin.dellacroce@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR21-ZSE</t>
+  </si>
+  <si>
+    <t>SEATTLE ARTCC SOC</t>
+  </si>
+  <si>
+    <t>WWR22-ZSE</t>
+  </si>
+  <si>
+    <t>SEATTLE ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>WWR23-ZSE</t>
+  </si>
+  <si>
+    <t>SEATTLE ARTCC AUTO SSC</t>
+  </si>
+  <si>
+    <t>Nicholas Betros</t>
+  </si>
+  <si>
+    <t>nicholas.betros@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR24-ZSE</t>
+  </si>
+  <si>
+    <t>SEATTLE ARTCC COMMDATARAD</t>
+  </si>
+  <si>
+    <t>Ryan Asche</t>
+  </si>
+  <si>
+    <t>ryan.asche@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR3-SEA</t>
+  </si>
+  <si>
+    <t>SEATTLE GROUP</t>
+  </si>
+  <si>
+    <t>Robert Hesson</t>
+  </si>
+  <si>
+    <t>robert.hesson@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR31-SEA</t>
+  </si>
+  <si>
+    <t>SEATTLE ENV SSC</t>
+  </si>
+  <si>
+    <t>WWR32-SEA</t>
+  </si>
+  <si>
+    <t>SEATTLE SSC</t>
+  </si>
+  <si>
+    <t>WWR33-SEA</t>
+  </si>
+  <si>
+    <t>SEATTLE RADAR SSC</t>
+  </si>
+  <si>
+    <t>Robert Taylor</t>
+  </si>
+  <si>
+    <t>robert.w.taylor@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR35-SEA</t>
+  </si>
+  <si>
+    <t>WESTERN WASHINGTON SSC</t>
+  </si>
+  <si>
+    <t>WWR36-GEG</t>
+  </si>
+  <si>
+    <t>EASTERN WASHINGTON SSC</t>
+  </si>
+  <si>
+    <t>George Mikulski</t>
+  </si>
+  <si>
+    <t>george.mikulski@passmember.net</t>
+  </si>
+  <si>
+    <t>WWR41</t>
+  </si>
+  <si>
+    <t>SEATTLE OSS</t>
+  </si>
+  <si>
+    <t>AJW-WS</t>
+  </si>
+  <si>
+    <t>DENVER DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>WWS1-ZDV</t>
+  </si>
+  <si>
+    <t>Denver ARTCC Group</t>
+  </si>
+  <si>
+    <t>WWS11-ZDV</t>
+  </si>
+  <si>
+    <t>DENVER ARTCC SOC</t>
+  </si>
+  <si>
+    <t>Brian Osborn</t>
+  </si>
+  <si>
+    <t>brian.osborn@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS12-ZDV</t>
+  </si>
+  <si>
+    <t>DENVER ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>WWS13-ZDV</t>
+  </si>
+  <si>
+    <t>DENVER ARTCC AUTODATA SSC</t>
+  </si>
+  <si>
+    <t>Samantha Perez</t>
+  </si>
+  <si>
+    <t>samantha.perez@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS14-ZDV</t>
+  </si>
+  <si>
+    <t>DENVER ARTCC COMMRAD SSC</t>
+  </si>
+  <si>
+    <t>Mark Auten</t>
+  </si>
+  <si>
+    <t>mark.auten@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS2-LMO</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Group</t>
+  </si>
+  <si>
+    <t>WWS21-CYS</t>
+  </si>
+  <si>
+    <t>CHEYENNE SSC</t>
+  </si>
+  <si>
+    <t>Jessica Kern</t>
+  </si>
+  <si>
+    <t>jessica.kern@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS23-COS</t>
+  </si>
+  <si>
+    <t>COLORADO SPRINGS SSC</t>
+  </si>
+  <si>
+    <t>Dave Barnett</t>
+  </si>
+  <si>
+    <t>dave.barnett@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS24-GJT</t>
+  </si>
+  <si>
+    <t>GRAND JUNCTION SSC</t>
+  </si>
+  <si>
+    <t>Chanie Gregorich</t>
+  </si>
+  <si>
+    <t>chanie.gregorich@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS26-CPR</t>
+  </si>
+  <si>
+    <t>CASPER SSC</t>
+  </si>
+  <si>
+    <t>WWS3-DEN</t>
+  </si>
+  <si>
+    <t>DENVER AIRPORT GROUP</t>
+  </si>
+  <si>
+    <t>WWS31-DEN</t>
+  </si>
+  <si>
+    <t>DENVER ENV SSC</t>
+  </si>
+  <si>
+    <t>Charles Smith</t>
+  </si>
+  <si>
+    <t>charles.m.smith@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS32-DEN</t>
+  </si>
+  <si>
+    <t>DENVER NAVCOMM SSC</t>
+  </si>
+  <si>
+    <t>Rylan Kocher</t>
+  </si>
+  <si>
+    <t>rylan.kocher@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS33-DEN</t>
+  </si>
+  <si>
+    <t>DENVER AUTORAD SSC</t>
+  </si>
+  <si>
+    <t>Brett Boaz</t>
+  </si>
+  <si>
+    <t>brett.boaz@passmember.net</t>
+  </si>
+  <si>
+    <t>WWS34-DEN</t>
+  </si>
+  <si>
+    <t>CENTENNIAL SSC</t>
+  </si>
+  <si>
+    <t>WWS41</t>
+  </si>
+  <si>
+    <t>DENVER OSS</t>
+  </si>
+  <si>
+    <t>AJW-WT</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>Jason Young</t>
+  </si>
+  <si>
+    <t>jason.young@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT2-ZLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY ARTCC GROUP</t>
+  </si>
+  <si>
+    <t>Eric Zgorzelski</t>
+  </si>
+  <si>
+    <t>eric.zgorzelski@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT21-ZLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY ARTCC SOC</t>
+  </si>
+  <si>
+    <t>Nicholas Sall</t>
+  </si>
+  <si>
+    <t>nicholas.sall@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT22-ZLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>Andrew Ocana</t>
+  </si>
+  <si>
+    <t>andrew.ocana@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT23-ZLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY ARTCC AUTO SSC</t>
+  </si>
+  <si>
+    <t>WWT24-ZLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY ARTCC COMM SSC</t>
+  </si>
+  <si>
+    <t>Kenneth Blackburn</t>
+  </si>
+  <si>
+    <t>kenneth.blackburn@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT41</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY OSS</t>
+  </si>
+  <si>
+    <t>Jessica Blake</t>
+  </si>
+  <si>
+    <t>jessica.blake@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT5-SLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY AIRPORT GROUP</t>
+  </si>
+  <si>
+    <t>Ronald Pevehouse</t>
+  </si>
+  <si>
+    <t>WWT51-SLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY NAVCOMMENV SSC</t>
+  </si>
+  <si>
+    <t>WWT52-SLC</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY AUTORAD SSC</t>
+  </si>
+  <si>
+    <t>Danseh Cowley</t>
+  </si>
+  <si>
+    <t>danseh.cowley@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT53-EKO</t>
+  </si>
+  <si>
+    <t>ELKO SSC</t>
+  </si>
+  <si>
+    <t>WWT54-CDC</t>
+  </si>
+  <si>
+    <t>CEDAR BREAKS SSC</t>
+  </si>
+  <si>
+    <t>Jeremy Haenny</t>
+  </si>
+  <si>
+    <t>jeremy.haenny@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT55-SLC</t>
+  </si>
+  <si>
+    <t>Northern Utah SSC</t>
+  </si>
+  <si>
+    <t>Anson Daite</t>
+  </si>
+  <si>
+    <t>anson.daite@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT6-SLC</t>
+  </si>
+  <si>
+    <t>Northern Rockies Group</t>
+  </si>
+  <si>
+    <t>WWT61-BOI</t>
+  </si>
+  <si>
+    <t>BOISE SSC</t>
+  </si>
+  <si>
+    <t>Lowell Smith</t>
+  </si>
+  <si>
+    <t>lowell.smith@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT63-BRT</t>
+  </si>
+  <si>
+    <t>BEARTOOTH SSC</t>
+  </si>
+  <si>
+    <t>Scott Paquin</t>
+  </si>
+  <si>
+    <t>scott.paquin@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT64-BSM</t>
+  </si>
+  <si>
+    <t>BIG SKY SSC</t>
+  </si>
+  <si>
+    <t>Lawrence Newcomer</t>
+  </si>
+  <si>
+    <t>lawrence.newcomer@passmember.net</t>
+  </si>
+  <si>
+    <t>WWT65-IDA</t>
+  </si>
+  <si>
+    <t>TETON SSC</t>
+  </si>
+  <si>
+    <t>AJW-WU</t>
+  </si>
+  <si>
+    <t>OAKLAND DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>Anthony Feri</t>
+  </si>
+  <si>
+    <t>anthony.feri@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU1-ZOA</t>
+  </si>
+  <si>
+    <t>Oakland ARTCC Group</t>
+  </si>
+  <si>
+    <t>Kevin Thompson</t>
+  </si>
+  <si>
+    <t>kevin.thompson@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU11-ZOA</t>
+  </si>
+  <si>
+    <t>OAKLAND ARTCC SOC</t>
+  </si>
+  <si>
+    <t>WWU12-ZOA</t>
+  </si>
+  <si>
+    <t>OAKLAND ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>Devin Wahlberg</t>
+  </si>
+  <si>
+    <t>devin.wahlberg@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU13-ZOA</t>
+  </si>
+  <si>
+    <t>OAKLAND ARTCC AUTO SSC</t>
+  </si>
+  <si>
+    <t>Franklin Fang</t>
+  </si>
+  <si>
+    <t>franklin.fang@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU14-ZOA</t>
+  </si>
+  <si>
+    <t>OAKLAND ARTCC IFDCOMM SSC</t>
+  </si>
+  <si>
+    <t>Christopher Phelan</t>
+  </si>
+  <si>
+    <t>christopher.phelan@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU15-MRY</t>
+  </si>
+  <si>
+    <t>MONTEREY SSC</t>
+  </si>
+  <si>
+    <t>Ivan Barcinas</t>
+  </si>
+  <si>
+    <t>ivan.barcinas@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU16-SJC</t>
+  </si>
+  <si>
+    <t>SAN JOSE SSC</t>
+  </si>
+  <si>
+    <t>Raquel Kay</t>
+  </si>
+  <si>
+    <t>raquel.kay@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU2-SFO</t>
+  </si>
+  <si>
+    <t>San Francisco Group</t>
+  </si>
+  <si>
+    <t>WWU22-SFO</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO NAVCOMMRAD SSC</t>
+  </si>
+  <si>
+    <t>Gilbert Cabral</t>
+  </si>
+  <si>
+    <t>gilbert.cabral@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU23-STS</t>
+  </si>
+  <si>
+    <t>NORTH BAY SSC</t>
+  </si>
+  <si>
+    <t>Jeffrey Richards</t>
+  </si>
+  <si>
+    <t>jeffrey.richards@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU24-OAK</t>
+  </si>
+  <si>
+    <t>OAKLAND SSC</t>
+  </si>
+  <si>
+    <t>Carlos Martinez</t>
+  </si>
+  <si>
+    <t>carlos.a.martinez@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU25-EBY</t>
+  </si>
+  <si>
+    <t>EAST BAY SSC</t>
+  </si>
+  <si>
+    <t>WWU28-FAT</t>
+  </si>
+  <si>
+    <t>FRESNO SSC</t>
+  </si>
+  <si>
+    <t>WWU29-SFO</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO ENV SSC</t>
+  </si>
+  <si>
+    <t>WWU27-SCK</t>
+  </si>
+  <si>
+    <t>STOCKTON SSC</t>
+  </si>
+  <si>
+    <t>WWU3-NCT</t>
+  </si>
+  <si>
+    <t>NORTHERN CALIFORNIA TRACON GROUP</t>
+  </si>
+  <si>
+    <t>WWU31-SAC</t>
+  </si>
+  <si>
+    <t>SACRAMENTO COMMENVRAD SSC</t>
+  </si>
+  <si>
+    <t>Michael Svendsen</t>
+  </si>
+  <si>
+    <t>michael.svendsen@passmember.net</t>
+  </si>
+  <si>
+    <t>OPERATIONS SUPPORT</t>
+  </si>
+  <si>
+    <t>WWU32-SMF</t>
+  </si>
+  <si>
+    <t>SACRAMENTO NAVCOMM SSC</t>
+  </si>
+  <si>
+    <t>WWU33-NCT</t>
+  </si>
+  <si>
+    <t>NORTHERN CAL TRACON SOC</t>
+  </si>
+  <si>
+    <t>WWU34-NCT</t>
+  </si>
+  <si>
+    <t>NORTHERN CAL TRACON COMMENV SSC</t>
+  </si>
+  <si>
+    <t>Gabriel Lanthier</t>
+  </si>
+  <si>
+    <t>gabriel.lanthier@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU35-NCT</t>
+  </si>
+  <si>
+    <t>NORTHERN CAL TRACON AUTODATA SSC</t>
+  </si>
+  <si>
+    <t>Lemel Nears</t>
+  </si>
+  <si>
+    <t>lemel.nears@passmember.net</t>
+  </si>
+  <si>
+    <t>WWU37-RBL</t>
+  </si>
+  <si>
+    <t>RED BLUFF SSC</t>
+  </si>
+  <si>
+    <t>Shawn Sabo</t>
+  </si>
+  <si>
+    <t>shawn.sabo@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-1200</t>
+  </si>
+  <si>
+    <t>NAS MODERNIZATION GROUP</t>
+  </si>
+  <si>
+    <t>Robert Seagrave</t>
+  </si>
+  <si>
+    <t>rseagrave@passnational.org</t>
+  </si>
+  <si>
+    <t>AJW-1210</t>
+  </si>
+  <si>
+    <t>ADVANCED SYSTEMS DESIGN SRV TEAM</t>
   </si>
   <si>
     <t>Doug Lowe</t>
   </si>
   <si>
-    <t>alan.attebery@passmember.net</t>
-[...4 lines deleted...]
-  <si>
     <t>dlowe@passnational.org</t>
   </si>
   <si>
-    <t>FACILITY INFRASTRUCTURE GROUP</t>
-[...254 lines deleted...]
-    <t>EUGENE SSC</t>
+    <t xml:space="preserve">II </t>
+  </si>
+  <si>
+    <t>WWU38-RNO</t>
+  </si>
+  <si>
+    <t>RENO SSC</t>
+  </si>
+  <si>
+    <t>AJW-1230</t>
+  </si>
+  <si>
+    <t>NAS STRATEGIC OPERATIONS TEAM</t>
+  </si>
+  <si>
+    <t>Bruce Milroy</t>
+  </si>
+  <si>
+    <t>bmilroy@passnational.org</t>
+  </si>
+  <si>
+    <t>WWU39-FLX</t>
+  </si>
+  <si>
+    <t>CENTRAL NEVADA SSC</t>
+  </si>
+  <si>
+    <t>WWU41</t>
+  </si>
+  <si>
+    <t>OAKLAND OSS</t>
+  </si>
+  <si>
+    <t>William Helpley</t>
+  </si>
+  <si>
+    <t>william.helpley@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-1500</t>
+  </si>
+  <si>
+    <t>NAVCOMMENV GROUP</t>
+  </si>
+  <si>
+    <t>AJW-WV</t>
+  </si>
+  <si>
+    <t>LOS ANGELES DISTRICT OFFICE</t>
+  </si>
+  <si>
+    <t>Gene Conklin</t>
+  </si>
+  <si>
+    <t>AJW-1510</t>
+  </si>
+  <si>
+    <t>POWER &amp; ENVIRONMENTAL SYS TEAM</t>
+  </si>
+  <si>
+    <t>gene.conklin@passmember.net</t>
+  </si>
+  <si>
+    <t>AJW-1511</t>
+  </si>
+  <si>
+    <t>WWV1-LAX</t>
+  </si>
+  <si>
+    <t>CRITICAL POWER SUBTEAM</t>
+  </si>
+  <si>
+    <t>LOS ANGELES GROUP</t>
+  </si>
+  <si>
+    <t>WWV11-LGB</t>
+  </si>
+  <si>
+    <t>LONG BEACH SSC</t>
+  </si>
+  <si>
+    <t>WWV12-LAX</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ENV SSC</t>
+  </si>
+  <si>
+    <t>AJW-1512</t>
+  </si>
+  <si>
+    <t>GNAS SUBTEAM</t>
+  </si>
+  <si>
+    <t>WWV13-LAX</t>
+  </si>
+  <si>
+    <t>LOS ANGELES NAVAIDS SSC</t>
+  </si>
+  <si>
+    <t>Imalia Diego</t>
+  </si>
+  <si>
+    <t>imalia.diego@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV14-LAX</t>
+  </si>
+  <si>
+    <t>LOS ANGELES RADAR SSC</t>
+  </si>
+  <si>
+    <t>Michael Vo</t>
+  </si>
+  <si>
+    <t>michael.vo@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV15-BUR</t>
+  </si>
+  <si>
+    <t>AJW-1520</t>
+  </si>
+  <si>
+    <t>BURBANK SSC</t>
+  </si>
+  <si>
+    <t>GROUND BASED &amp; SATELLITE NAV TEAM</t>
+  </si>
+  <si>
+    <t>WWV16-SBA</t>
+  </si>
+  <si>
+    <t>SANTA BARBARA SSC</t>
+  </si>
+  <si>
+    <t>David Carrillo</t>
+  </si>
+  <si>
+    <t>david.carrillo@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV18-LAX</t>
+  </si>
+  <si>
+    <t>LOS ANGELES COMMDATA SSC</t>
+  </si>
+  <si>
+    <t>AJW-1600</t>
+  </si>
+  <si>
+    <t>WWV2-ZLA</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ARTCC GROUP</t>
+  </si>
+  <si>
+    <t>MAINTENANCE &amp; LOGISTICS GROUP</t>
+  </si>
+  <si>
+    <t>Sidney Broussard</t>
+  </si>
+  <si>
+    <t>AJW-1610</t>
+  </si>
+  <si>
+    <t>NAS ENG SPT PROCESSES &amp; TOOLS TEAM</t>
+  </si>
+  <si>
+    <t>sidney.broussard@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV21-ZLA</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ARTCC SOC</t>
+  </si>
+  <si>
+    <t>Jaime Figueroa</t>
+  </si>
+  <si>
+    <t>AJW-1800</t>
+  </si>
+  <si>
+    <t>jaime.figueroa@passmember.net</t>
+  </si>
+  <si>
+    <t>NAS POLICY &amp; QUALITY CONTROL GROUP</t>
+  </si>
+  <si>
+    <t>WWV22-ZLA</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ARTCC ENV SSC</t>
+  </si>
+  <si>
+    <t>AJW-1820</t>
+  </si>
+  <si>
+    <t>WWV23-ZLA</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ARTCC AUTO SSC</t>
+  </si>
+  <si>
+    <t>WWV24-ZLA</t>
+  </si>
+  <si>
+    <t>LOS ANGELES ARTCC COMM SSC</t>
+  </si>
+  <si>
+    <t>NAS OP RISK MGMT &amp; QLTY CNTRL TEAM</t>
+  </si>
+  <si>
+    <t>WWV25-WJF</t>
+  </si>
+  <si>
+    <t>LANCASTER SSC</t>
+  </si>
+  <si>
+    <t>WWV26-EDW</t>
+  </si>
+  <si>
+    <t>EDWARDS SSC</t>
+  </si>
+  <si>
+    <t>WWV27-PRB</t>
+  </si>
+  <si>
+    <t>PASO ROBLES SSC</t>
+  </si>
+  <si>
+    <t>AJW-1900</t>
+  </si>
+  <si>
+    <t>Dustin Mcadon</t>
+  </si>
+  <si>
+    <t>SPECTRUM ENGINEERING SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>dustin.mcadon@passmember.net</t>
+  </si>
+  <si>
+    <t>Byron Ipock</t>
+  </si>
+  <si>
+    <t>byron.ipock@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV28-IYK</t>
+  </si>
+  <si>
+    <t>RIDGECREST SSC</t>
+  </si>
+  <si>
+    <t>AJW-1950</t>
+  </si>
+  <si>
+    <t>WWV3-SCT</t>
+  </si>
+  <si>
+    <t>SPECTRUM SRV-EASTERN TEAM</t>
+  </si>
+  <si>
+    <t>SOUTHERN CAL TRACON GROUP</t>
+  </si>
+  <si>
+    <t>Jim Taylor</t>
+  </si>
+  <si>
+    <t>jim.taylor@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV31-SCT</t>
+  </si>
+  <si>
+    <t>AJW-1960</t>
+  </si>
+  <si>
+    <t>SOUTHERN CAL TRACON SOC</t>
+  </si>
+  <si>
+    <t>SPECTRUM SRV-CENTRAL TEAM</t>
+  </si>
+  <si>
+    <t>WWV32-SCT</t>
+  </si>
+  <si>
+    <t>SOUTHERN CAL TRACON ENV SSC</t>
+  </si>
+  <si>
+    <t>AJW-1970</t>
+  </si>
+  <si>
+    <t>Jonathan Long</t>
+  </si>
+  <si>
+    <t>SPECTRUM SRV-WEST TEAM</t>
+  </si>
+  <si>
+    <t>jonathan.long@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV33-SCT</t>
+  </si>
+  <si>
+    <t>SOUTHERN CAL AUTO SSC</t>
+  </si>
+  <si>
+    <t>WWV34-SCT</t>
+  </si>
+  <si>
+    <t>SOUTHERN CAL TRACON AUTOCOMM SSC</t>
+  </si>
+  <si>
+    <t>Jonathan Ward</t>
+  </si>
+  <si>
+    <t>jonathan.ward@passmember.net</t>
+  </si>
+  <si>
+    <t>WWV35-SAN</t>
+  </si>
+  <si>
+    <t>SAN DIEGO NAVCOMM SSC</t>
   </si>
   <si>
     <t>Nathaniel Matthews</t>
   </si>
   <si>
     <t>nathaniel.matthews@passmember.net</t>
   </si>
   <si>
-    <t>WWR15-PDX</t>
-[...1111 lines deleted...]
-  <si>
     <t>WWV36-SAN</t>
   </si>
   <si>
     <t>San Diego Comm/Env/Rad SSC</t>
   </si>
   <si>
     <t>Daniel Haig</t>
   </si>
   <si>
     <t>daniel.haig@passmember.net</t>
   </si>
   <si>
     <t>WWV41</t>
   </si>
   <si>
     <t>LOS ANGELES OSS</t>
   </si>
   <si>
     <t>ranelle.yazzie@passmember.net</t>
   </si>
   <si>
     <t>WWV5-LAS</t>
   </si>
   <si>
     <t>LAS VEGAS GROUP</t>
   </si>
   <si>
-    <t>Alana Ogitani</t>
-[...4 lines deleted...]
-  <si>
     <t>WWV51-LAS</t>
   </si>
   <si>
     <t>LAS VEGAS AUTORAD SSC</t>
   </si>
   <si>
     <t>Ryan Tepper</t>
   </si>
   <si>
     <t>ryan.tepper@passmember.net</t>
   </si>
   <si>
     <t>WWV52-LAS</t>
   </si>
   <si>
     <t>LAS VEGAS NAVCOMM SSC</t>
   </si>
   <si>
-    <t>Karega McCollum</t>
-[...4 lines deleted...]
-  <si>
     <t>WWV53-LAS</t>
   </si>
   <si>
     <t>SOUTHERN NEVADA SSC</t>
   </si>
   <si>
     <t>WWV54-LAS</t>
   </si>
   <si>
     <t>LAS VEGAS ENV SSC</t>
   </si>
   <si>
     <t>Brian Goodwin</t>
   </si>
   <si>
     <t>brian.goodwin@passmember.net</t>
   </si>
   <si>
     <t>WWV6-ONT</t>
   </si>
   <si>
     <t>PACIFIC DESERT GROUP</t>
   </si>
   <si>
     <t>WWV61-SNA</t>
   </si>
   <si>
     <t>SANTA ANA SSC</t>
   </si>
   <si>
-    <t>Howard Slaughter</t>
-[...4 lines deleted...]
-  <si>
     <t>WWV62-PSP</t>
   </si>
   <si>
     <t>PALM SPRINGS SSC</t>
   </si>
   <si>
     <t>Yvonne Johnson</t>
   </si>
   <si>
     <t>yvonne.johnson@passmember.net</t>
   </si>
   <si>
     <t>WWV63-ONT</t>
   </si>
   <si>
     <t>ONTARIO NAVCOMMRAD SSC</t>
   </si>
   <si>
-    <t>Nicholas Zalewski</t>
-[...4 lines deleted...]
-  <si>
     <t>WWV64-ONT</t>
   </si>
   <si>
     <t>ONTARIO ENV SSC</t>
   </si>
   <si>
     <t>AJW-WW</t>
   </si>
   <si>
     <t>HONOLULU DISTRICT OFFICE</t>
   </si>
   <si>
     <t>christian.zavala@passmember.net</t>
   </si>
   <si>
     <t>WWW1-ZUA</t>
   </si>
   <si>
     <t>GUAM GROUP</t>
   </si>
   <si>
     <t>Shaun Morrison</t>
   </si>
   <si>
     <t>shaun.morrison@passmember.net</t>
   </si>
   <si>
     <t>WWW11-ITO</t>
   </si>
   <si>
     <t>BIG ISLAND SSC</t>
   </si>
   <si>
     <t>WWW12-LIH</t>
   </si>
   <si>
     <t>KAUAI SSC</t>
   </si>
   <si>
-    <t>Matthew Louis</t>
-[...4 lines deleted...]
-  <si>
     <t>WWW14-OGG</t>
   </si>
   <si>
     <t>MAUI SSC</t>
   </si>
   <si>
     <t>Dexter Saldua</t>
   </si>
   <si>
     <t>dexter.saldua@passmember.net</t>
   </si>
   <si>
     <t>WWW15-ZUA</t>
   </si>
   <si>
     <t>GUAM CERAP SSC</t>
   </si>
   <si>
     <t>WWW16-GUM</t>
   </si>
   <si>
     <t>GUAM SSC</t>
   </si>
   <si>
-    <t>raymond.george@passmember.net</t>
-[...1 lines deleted...]
-  <si>
     <t>WWW31</t>
   </si>
   <si>
     <t>HONOLULU OSS</t>
   </si>
   <si>
     <t>Evan Kondo</t>
   </si>
   <si>
     <t>evan.kondo@passmember.net</t>
   </si>
   <si>
     <t>WWW2-HNL</t>
   </si>
   <si>
     <t>Honolulu Group</t>
   </si>
   <si>
     <t>Xavier Tecson</t>
   </si>
   <si>
     <t>xavier.tecson@passmember.net</t>
   </si>
   <si>
     <t>WWW21-HNL</t>
   </si>
   <si>
     <t>OAHU SSC</t>
   </si>
   <si>
     <t>WWW22-ZHN</t>
   </si>
   <si>
     <t>HONOLULU CF SOC</t>
   </si>
   <si>
     <t>WWW23-ZHN</t>
   </si>
   <si>
     <t>HONOLULU CF AUTORAD SSC</t>
-  </si>
-[...4 lines deleted...]
-    <t>clarence.comesario@passmember.net</t>
   </si>
   <si>
     <t>WWW24-ZHN</t>
   </si>
   <si>
     <t>HONOLULU CF COMMDATAENV SSC</t>
   </si>
   <si>
     <t>John Ferguson</t>
   </si>
   <si>
     <t>john.ferguson@passmember.net</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="14">
+  <fonts count="11">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font/>
     <font>
       <b/>
       <sz val="24.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color theme="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <color theme="1"/>
+      <sz val="11.0"/>
+      <color rgb="FF0563C1"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color theme="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF1F1F1F"/>
-      <name val="Calibri"/>
-[...15 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF080404"/>
         <bgColor rgb="FF080404"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF016411"/>
         <bgColor rgb="FF016411"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD0CCCC"/>
         <bgColor rgb="FFD0CCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1FB714"/>
         <bgColor rgb="FF1FB714"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor rgb="FFCCFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="24">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...3 lines deleted...]
-    <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="5" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="6" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="7" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="4" fillId="7" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="6" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="7" fontId="8" numFmtId="0" xfId="0" applyFont="1"/>
-[...17 lines deleted...]
-    </xf>
+    <xf borderId="5" fillId="6" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3019,3210 +2853,3215 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryen.spence@passmember.net" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.ostro@passmember.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.m.smith@passmember.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.w.taylor@passmember.net" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.baggett@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zavala@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.yazzie@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathaniel.matthews@passmember.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shawn.sabo@passmember.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.svendsen@passmember.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karega.mccollum@passmember.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alana.ogitani@passmember.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alan.attebery@passmember.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alan.attebery@passmember.net" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.m.smith@passmember.net" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robert.w.taylor@passmember.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shawn.sabo@passmember.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.svendsen@passmember.net" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.baggett@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zavala@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.yazzie@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryen.spence@passmember.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alan.attebery@passmember.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.ostro@passmember.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.baggett@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zavala@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.yazzie@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.baggett@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zavala@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.yazzie@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.baggett@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.zavala@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.yazzie@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ward@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.newcomer@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.ferguson@pass-regioniii.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="14.57"/>
     <col customWidth="1" min="2" max="2" width="42.14"/>
     <col customWidth="1" min="3" max="3" width="20.86"/>
     <col customWidth="1" min="4" max="4" width="38.0"/>
     <col customWidth="1" min="5" max="5" width="21.14"/>
     <col customWidth="1" min="6" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="33.0" customHeight="1">
-      <c r="A2" s="5" t="s">
-        <v>1</v>
+      <c r="A2" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" ht="14.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" ht="14.25" customHeight="1">
-      <c r="A4" s="6" t="s">
-        <v>2</v>
+      <c r="A4" s="5" t="s">
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
+      <c r="E4" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" ht="14.25" customHeight="1">
-      <c r="A5" s="6" t="s">
-        <v>7</v>
+      <c r="A5" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="3"/>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="7" t="s">
-        <v>30</v>
+      <c r="E6" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" ht="14.25" customHeight="1">
-      <c r="A7" s="8"/>
+      <c r="A7" s="7"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" ht="14.25" customHeight="1">
-      <c r="A8" s="6" t="s">
-        <v>14</v>
+      <c r="A8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="3"/>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
+      <c r="E8" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
-        <v>18</v>
+      <c r="A9" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="B9" s="3"/>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>22</v>
+      <c r="D9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
-      <c r="A10" s="6" t="s">
-        <v>23</v>
+      <c r="A10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="B10" s="3"/>
-      <c r="C10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
-      <c r="A11" s="6" t="s">
-        <v>29</v>
+      <c r="A11" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="3"/>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
+      <c r="E11" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
-      <c r="A12" s="11"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" ht="14.25" customHeight="1">
-      <c r="A13" s="12" t="s">
-        <v>97</v>
+      <c r="A13" s="10" t="s">
+        <v>58</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" ht="14.25" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="D14" s="11" t="s">
         <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A16" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="17" ht="14.25" customHeight="1">
-      <c r="A17" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="15" t="s">
+      <c r="A17" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" ht="14.25" customHeight="1">
+      <c r="A18" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" ht="14.25" customHeight="1">
+      <c r="A19" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" ht="14.25" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" ht="14.25" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" ht="14.25" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" ht="14.25" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" ht="14.25" customHeight="1">
+      <c r="A24" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="E17" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="B24" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" ht="14.25" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="C25" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" ht="14.25" customHeight="1">
+      <c r="A26" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="C18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="16" t="s">
+      <c r="B26" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="D26" s="14" t="s">
         <v>149</v>
       </c>
-      <c r="E18" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="E26" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" ht="14.25" customHeight="1">
+      <c r="A27" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...13 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="B27" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" ht="14.25" customHeight="1">
+      <c r="A28" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...22 lines deleted...]
-      <c r="D21" s="18" t="s">
+      <c r="B28" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="29" ht="14.25" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="16" t="s">
+      <c r="E29" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="30" ht="14.25" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B30" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="B22" s="16" t="s">
-[...33 lines deleted...]
-      <c r="B24" s="16" t="s">
+      <c r="C30" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="31" ht="14.25" customHeight="1">
+      <c r="A31" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" ht="14.25" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="33" ht="14.25" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B33" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="C24" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B25" s="16" t="s">
+      <c r="C33" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34" ht="14.25" customHeight="1">
+      <c r="A34" s="14" t="s">
         <v>196</v>
       </c>
-      <c r="C25" s="17" t="s">
-[...159 lines deleted...]
-        <v>50</v>
+      <c r="B34" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="35" ht="14.25" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="3"/>
     </row>
     <row r="36" ht="14.25" customHeight="1">
-      <c r="A36" s="14" t="s">
+      <c r="A36" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" ht="14.25" customHeight="1">
+      <c r="A37" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" ht="14.25" customHeight="1">
+      <c r="A38" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="D38" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" ht="14.25" customHeight="1">
+      <c r="A39" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" ht="14.25" customHeight="1">
+      <c r="A40" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" ht="14.25" customHeight="1">
+      <c r="A41" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" ht="14.25" customHeight="1">
+      <c r="A42" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" ht="14.25" customHeight="1">
+      <c r="A43" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" ht="14.25" customHeight="1">
+      <c r="A44" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" ht="14.25" customHeight="1">
+      <c r="A45" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" ht="14.25" customHeight="1">
+      <c r="A46" s="14" t="s">
         <v>289</v>
       </c>
-      <c r="B36" s="14" t="s">
+      <c r="B46" s="14" t="s">
         <v>290</v>
       </c>
-      <c r="C36" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="14" t="s">
+      <c r="C46" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>292</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" ht="14.25" customHeight="1">
+      <c r="A47" s="14" t="s">
         <v>295</v>
       </c>
-      <c r="E36" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B37" s="15" t="s">
+      <c r="B47" s="14" t="s">
+        <v>296</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="48" ht="14.25" customHeight="1">
+      <c r="A48" s="14" t="s">
         <v>301</v>
       </c>
-      <c r="C37" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="B48" s="14" t="s">
         <v>303</v>
       </c>
-      <c r="B38" s="16" t="s">
+      <c r="C48" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="49" ht="14.25" customHeight="1">
+      <c r="A49" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="C38" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="B49" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="50" ht="14.25" customHeight="1">
+      <c r="A50" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="51" ht="14.25" customHeight="1">
+      <c r="A51" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="B51" s="14" t="s">
         <v>312</v>
       </c>
-      <c r="B39" s="16" t="s">
-[...33 lines deleted...]
-      <c r="B41" s="16" t="s">
+      <c r="C51" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="52" ht="14.25" customHeight="1">
+      <c r="A52" s="14" t="s">
         <v>317</v>
       </c>
-      <c r="C41" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="B52" s="14" t="s">
         <v>318</v>
       </c>
-      <c r="B42" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="16" t="s">
+      <c r="C52" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="53" ht="14.25" customHeight="1">
+      <c r="A53" s="14" t="s">
         <v>320</v>
       </c>
-      <c r="D42" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="B53" s="14" t="s">
         <v>322</v>
       </c>
-      <c r="B43" s="16" t="s">
+      <c r="C53" s="14" t="s">
         <v>323</v>
       </c>
-      <c r="C43" s="16" t="s">
+      <c r="D53" s="14" t="s">
         <v>324</v>
       </c>
-      <c r="D43" s="16" t="s">
+      <c r="E53" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="54" ht="14.25" customHeight="1">
+      <c r="A54" s="14" t="s">
         <v>325</v>
       </c>
-      <c r="E43" s="16" t="s">
-[...7 lines deleted...]
-      <c r="B44" s="16" t="s">
+      <c r="B54" s="14" t="s">
         <v>327</v>
       </c>
-      <c r="C44" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="16" t="s">
+      <c r="C54" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="E44" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="15" t="s">
+      <c r="D54" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="B45" s="15" t="s">
+      <c r="E54" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="55" ht="14.25" customHeight="1">
+      <c r="A55" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="C45" s="15" t="s">
+      <c r="B55" s="14" t="s">
         <v>332</v>
       </c>
-      <c r="D45" s="15" t="s">
-[...13 lines deleted...]
-      <c r="C46" s="17" t="s">
+      <c r="C55" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="56" ht="14.25" customHeight="1">
+      <c r="A56" s="14" t="s">
         <v>336</v>
       </c>
-      <c r="D46" s="22" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="B56" s="14" t="s">
         <v>338</v>
       </c>
-      <c r="B47" s="16" t="s">
+      <c r="C56" s="14" t="s">
         <v>339</v>
       </c>
-      <c r="C47" s="16" t="s">
+      <c r="D56" s="14" t="s">
         <v>340</v>
       </c>
-      <c r="D47" s="16" t="s">
-[...10 lines deleted...]
-      <c r="B48" s="16" t="s">
+      <c r="E56" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="57" ht="14.25" customHeight="1">
+      <c r="A57" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="C48" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="16" t="s">
+      <c r="B57" s="14" t="s">
         <v>344</v>
       </c>
-      <c r="B49" s="16" t="s">
+      <c r="C57" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" ht="14.25" customHeight="1">
+      <c r="A58" s="13" t="s">
         <v>345</v>
       </c>
-      <c r="C49" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="15" t="s">
+      <c r="B58" s="13" t="s">
         <v>346</v>
       </c>
-      <c r="B50" s="15" t="s">
-[...145 lines deleted...]
-        <v>50</v>
+      <c r="C58" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="59" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="3"/>
     </row>
     <row r="60" ht="14.25" customHeight="1">
-      <c r="A60" s="14" t="s">
+      <c r="A60" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="61" ht="14.25" customHeight="1">
+      <c r="A61" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="62" ht="14.25" customHeight="1">
+      <c r="A62" s="14" t="s">
+        <v>360</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="63" ht="14.25" customHeight="1">
+      <c r="A63" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>366</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>367</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="64" ht="14.25" customHeight="1">
+      <c r="A64" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>371</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="65" ht="14.25" customHeight="1">
+      <c r="A65" s="14" t="s">
         <v>372</v>
       </c>
-      <c r="B60" s="14" t="s">
+      <c r="B65" s="14" t="s">
         <v>373</v>
       </c>
-      <c r="C60" s="14" t="s">
+      <c r="C65" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>354</v>
+      </c>
+      <c r="E65" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" ht="14.25" customHeight="1">
+      <c r="A66" s="14" t="s">
         <v>374</v>
       </c>
-      <c r="D60" s="14" t="s">
+      <c r="B66" s="14" t="s">
         <v>375</v>
       </c>
-      <c r="E60" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="15" t="s">
+      <c r="C66" s="14" t="s">
         <v>376</v>
       </c>
-      <c r="B61" s="15" t="s">
+      <c r="D66" s="17" t="s">
         <v>377</v>
       </c>
-      <c r="C61" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A62" s="16" t="s">
+      <c r="E66" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="67" ht="14.25" customHeight="1">
+      <c r="A67" s="13" t="s">
         <v>378</v>
       </c>
-      <c r="B62" s="16" t="s">
+      <c r="B67" s="13" t="s">
         <v>379</v>
       </c>
-      <c r="C62" s="16" t="s">
+      <c r="C67" s="13" t="s">
         <v>380</v>
       </c>
-      <c r="D62" s="16" t="s">
+      <c r="D67" s="13" t="s">
         <v>381</v>
       </c>
-      <c r="E62" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A63" s="16" t="s">
+      <c r="E67" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="68" ht="14.25" customHeight="1">
+      <c r="A68" s="14" t="s">
         <v>382</v>
       </c>
-      <c r="B63" s="16" t="s">
+      <c r="B68" s="14" t="s">
         <v>383</v>
       </c>
-      <c r="C63" s="16" t="s">
+      <c r="C68" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="E68" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69" ht="14.25" customHeight="1">
+      <c r="A69" s="14" t="s">
         <v>384</v>
       </c>
-      <c r="D63" s="21" t="s">
+      <c r="B69" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="E63" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A64" s="16" t="s">
+      <c r="C69" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70" ht="14.25" customHeight="1">
+      <c r="A70" s="14" t="s">
         <v>386</v>
       </c>
-      <c r="B64" s="16" t="s">
+      <c r="B70" s="14" t="s">
         <v>387</v>
       </c>
-      <c r="C64" s="16" t="s">
+      <c r="C70" s="14" t="s">
         <v>388</v>
       </c>
-      <c r="D64" s="21" t="s">
+      <c r="D70" s="14" t="s">
         <v>389</v>
       </c>
-      <c r="E64" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="16" t="s">
+      <c r="E70" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="71" ht="14.25" customHeight="1">
+      <c r="A71" s="14" t="s">
         <v>390</v>
       </c>
-      <c r="B65" s="16" t="s">
+      <c r="B71" s="14" t="s">
         <v>391</v>
       </c>
-      <c r="C65" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="16" t="s">
+      <c r="C71" s="14" t="s">
         <v>392</v>
       </c>
-      <c r="B66" s="16" t="s">
+      <c r="D71" s="14" t="s">
         <v>393</v>
       </c>
-      <c r="C66" s="16" t="s">
+      <c r="E71" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="72" ht="14.25" customHeight="1">
+      <c r="A72" s="13" t="s">
         <v>394</v>
       </c>
-      <c r="D66" s="21" t="s">
+      <c r="B72" s="13" t="s">
         <v>395</v>
       </c>
-      <c r="E66" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A67" s="15" t="s">
+      <c r="C72" s="13" t="s">
         <v>396</v>
       </c>
-      <c r="B67" s="15" t="s">
+      <c r="D72" s="13" t="s">
         <v>397</v>
       </c>
-      <c r="C67" s="15" t="s">
+      <c r="E72" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="73" ht="14.25" customHeight="1">
+      <c r="A73" s="14" t="s">
         <v>398</v>
       </c>
-      <c r="D67" s="15" t="s">
+      <c r="B73" s="14" t="s">
         <v>399</v>
       </c>
-      <c r="E67" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="16" t="s">
+      <c r="C73" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="E73" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="74" ht="14.25" customHeight="1">
+      <c r="A74" s="14" t="s">
         <v>400</v>
       </c>
-      <c r="B68" s="16" t="s">
+      <c r="B74" s="14" t="s">
         <v>401</v>
       </c>
-      <c r="C68" s="17" t="s">
+      <c r="C74" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="75" ht="14.25" customHeight="1">
+      <c r="A75" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="D68" s="17" t="s">
+      <c r="B75" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="E68" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="16" t="s">
+      <c r="C75" s="14" t="s">
         <v>404</v>
       </c>
-      <c r="B69" s="16" t="s">
+      <c r="D75" s="17" t="s">
         <v>405</v>
       </c>
-      <c r="C69" s="16" t="s">
+      <c r="E75" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="76" ht="14.25" customHeight="1">
+      <c r="A76" s="14" t="s">
         <v>406</v>
       </c>
-      <c r="D69" s="16" t="s">
+      <c r="B76" s="14" t="s">
         <v>407</v>
       </c>
-      <c r="E69" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A70" s="16" t="s">
+      <c r="C76" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>354</v>
+      </c>
+      <c r="E76" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="77" ht="14.25" customHeight="1">
+      <c r="A77" s="14" t="s">
         <v>408</v>
       </c>
-      <c r="B70" s="16" t="s">
+      <c r="B77" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="C70" s="16" t="s">
+      <c r="C77" s="14" t="s">
         <v>410</v>
       </c>
-      <c r="D70" s="16" t="s">
+      <c r="D77" s="14" t="s">
         <v>411</v>
       </c>
-      <c r="E70" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A71" s="16" t="s">
+      <c r="E77" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="78" ht="14.25" customHeight="1">
+      <c r="A78" s="13" t="s">
         <v>412</v>
       </c>
-      <c r="B71" s="16" t="s">
+      <c r="B78" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="C71" s="16" t="s">
-[...125 lines deleted...]
-        <v>50</v>
+      <c r="C78" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="E78" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="79" ht="14.25" customHeight="1">
       <c r="A79" s="1"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="3"/>
     </row>
     <row r="80" ht="14.25" customHeight="1">
-      <c r="A80" s="14" t="s">
+      <c r="A80" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" ht="14.25" customHeight="1">
+      <c r="A81" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="82" ht="14.25" customHeight="1">
+      <c r="A82" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>420</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>421</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83" ht="14.25" customHeight="1">
+      <c r="A83" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>423</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="84" ht="14.25" customHeight="1">
+      <c r="A84" s="14" t="s">
+        <v>424</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>427</v>
+      </c>
+      <c r="E84" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="85" ht="14.25" customHeight="1">
+      <c r="A85" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>429</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>430</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="E85" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="86" ht="14.25" customHeight="1">
+      <c r="A86" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E86" s="13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" ht="14.25" customHeight="1">
+      <c r="A87" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>435</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>436</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>437</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="88" ht="14.25" customHeight="1">
+      <c r="A88" s="14" t="s">
+        <v>438</v>
+      </c>
+      <c r="B88" s="14" t="s">
         <v>439</v>
       </c>
-      <c r="B80" s="14" t="s">
+      <c r="C88" s="14" t="s">
         <v>440</v>
       </c>
-      <c r="C80" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="14" t="s">
+      <c r="D88" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="89" ht="14.25" customHeight="1">
+      <c r="A89" s="14" t="s">
+        <v>442</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>443</v>
+      </c>
+      <c r="C89" s="14" t="s">
+        <v>444</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="90" ht="14.25" customHeight="1">
+      <c r="A90" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>447</v>
+      </c>
+      <c r="C90" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E80" s="14" t="s">
-[...13 lines deleted...]
-      <c r="D81" s="18" t="s">
+      <c r="E90" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="91" ht="14.25" customHeight="1">
+      <c r="A91" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E81" s="15" t="s">
-[...21 lines deleted...]
-      <c r="A83" s="16" t="s">
+      <c r="E91" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="92" ht="14.25" customHeight="1">
+      <c r="A92" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="B92" s="14" t="s">
         <v>451</v>
       </c>
-      <c r="B83" s="16" t="s">
+      <c r="C92" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="C83" s="16" t="s">
+      <c r="D92" s="17" t="s">
         <v>453</v>
       </c>
-      <c r="D83" s="16" t="s">
+      <c r="E92" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="93" ht="14.25" customHeight="1">
+      <c r="A93" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="E83" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A84" s="16" t="s">
+      <c r="B93" s="14" t="s">
+        <v>455</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>456</v>
+      </c>
+      <c r="D93" s="14" t="s">
         <v>457</v>
       </c>
-      <c r="B84" s="16" t="s">
+      <c r="E93" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="94" ht="14.25" customHeight="1">
+      <c r="A94" s="14" t="s">
         <v>458</v>
       </c>
-      <c r="C84" s="16" t="s">
+      <c r="B94" s="14" t="s">
+        <v>459</v>
+      </c>
+      <c r="C94" s="14" t="s">
         <v>460</v>
       </c>
-      <c r="D84" s="16" t="s">
+      <c r="D94" s="14" t="s">
         <v>461</v>
       </c>
-      <c r="E84" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A85" s="16" t="s">
+      <c r="E94" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="95" ht="14.25" customHeight="1">
+      <c r="A95" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>463</v>
+      </c>
+      <c r="C95" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="96" ht="14.25" customHeight="1">
+      <c r="A96" s="13" t="s">
         <v>464</v>
       </c>
-      <c r="B85" s="16" t="s">
-[...22 lines deleted...]
-      <c r="D86" s="15" t="s">
+      <c r="B96" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E86" s="15" t="s">
-[...170 lines deleted...]
-        <v>50</v>
+      <c r="E96" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="97" ht="14.25" customHeight="1">
       <c r="A97" s="1"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="3"/>
     </row>
     <row r="98" ht="14.25" customHeight="1">
-      <c r="A98" s="14" t="s">
+      <c r="A98" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>468</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="E98" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="99" ht="14.25" customHeight="1">
+      <c r="A99" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="D99" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="100" ht="14.25" customHeight="1">
+      <c r="A100" s="14" t="s">
+        <v>474</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="C100" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>477</v>
+      </c>
+      <c r="E100" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="101" ht="14.25" customHeight="1">
+      <c r="A101" s="14" t="s">
+        <v>478</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>479</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>480</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="102" ht="14.25" customHeight="1">
+      <c r="A102" s="14" t="s">
+        <v>482</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>483</v>
+      </c>
+      <c r="C102" s="14" t="s">
+        <v>472</v>
+      </c>
+      <c r="D102" s="14" t="s">
+        <v>473</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="103" ht="14.25" customHeight="1">
+      <c r="A103" s="14" t="s">
+        <v>484</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>486</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>487</v>
+      </c>
+      <c r="E103" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="104" ht="14.25" customHeight="1">
+      <c r="A104" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="D104" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="E104" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="105" ht="14.25" customHeight="1">
+      <c r="A105" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D105" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="106" ht="14.25" customHeight="1">
+      <c r="A106" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>496</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>468</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>469</v>
+      </c>
+      <c r="E106" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="107" ht="14.25" customHeight="1">
+      <c r="A107" s="14" t="s">
+        <v>497</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>498</v>
+      </c>
+      <c r="C107" s="14" t="s">
+        <v>499</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="E107" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="108" ht="14.25" customHeight="1">
+      <c r="A108" s="14" t="s">
+        <v>501</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>502</v>
+      </c>
+      <c r="C108" s="14" t="s">
+        <v>494</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="109" ht="14.25" customHeight="1">
+      <c r="A109" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>505</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>506</v>
+      </c>
+      <c r="E109" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="110" ht="14.25" customHeight="1">
+      <c r="A110" s="14" t="s">
+        <v>507</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="C110" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="E110" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="111" ht="14.25" customHeight="1">
+      <c r="A111" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="112" ht="15.0" customHeight="1">
+      <c r="A112" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="C112" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>516</v>
+      </c>
+      <c r="E112" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="113" ht="14.25" customHeight="1">
+      <c r="A113" s="14" t="s">
+        <v>517</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="E113" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="114" ht="14.25" customHeight="1">
+      <c r="A114" s="14" t="s">
         <v>521</v>
       </c>
-      <c r="B98" s="14" t="s">
+      <c r="B114" s="14" t="s">
         <v>522</v>
       </c>
-      <c r="C98" s="14" t="s">
+      <c r="C114" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="D98" s="14" t="s">
+      <c r="D114" s="14" t="s">
         <v>524</v>
       </c>
-      <c r="E98" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A99" s="15" t="s">
+      <c r="E114" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="115" ht="14.25" customHeight="1">
+      <c r="A115" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="B99" s="15" t="s">
+      <c r="B115" s="14" t="s">
         <v>526</v>
       </c>
-      <c r="C99" s="15" t="s">
-[...278 lines deleted...]
-        <v>50</v>
+      <c r="C115" s="14" t="s">
+        <v>468</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>469</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="116" ht="14.25" customHeight="1">
       <c r="A116" s="1"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="3"/>
     </row>
     <row r="117" ht="14.25" customHeight="1">
-      <c r="A117" s="14" t="s">
+      <c r="A117" s="12" t="s">
+        <v>527</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="118" ht="14.25" customHeight="1">
+      <c r="A118" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="D118" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="E118" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="119" ht="14.25" customHeight="1">
+      <c r="A119" s="14" t="s">
+        <v>535</v>
+      </c>
+      <c r="B119" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>533</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>534</v>
+      </c>
+      <c r="E119" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="120" ht="14.25" customHeight="1">
+      <c r="A120" s="14" t="s">
+        <v>537</v>
+      </c>
+      <c r="B120" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="C120" s="14" t="s">
+        <v>539</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>540</v>
+      </c>
+      <c r="E120" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="121" ht="14.25" customHeight="1">
+      <c r="A121" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="B121" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>543</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>544</v>
+      </c>
+      <c r="E121" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="122" ht="14.25" customHeight="1">
+      <c r="A122" s="14" t="s">
+        <v>545</v>
+      </c>
+      <c r="B122" s="14" t="s">
+        <v>546</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="E122" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="123" ht="14.25" customHeight="1">
+      <c r="A123" s="14" t="s">
+        <v>549</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>550</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>551</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>552</v>
+      </c>
+      <c r="E123" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="124" ht="14.25" customHeight="1">
+      <c r="A124" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>555</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>556</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="125" ht="14.25" customHeight="1">
+      <c r="A125" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="D125" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="E125" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="126" ht="14.25" customHeight="1">
+      <c r="A126" s="14" t="s">
+        <v>559</v>
+      </c>
+      <c r="B126" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>561</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>562</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="127" ht="14.25" customHeight="1">
+      <c r="A127" s="14" t="s">
+        <v>563</v>
+      </c>
+      <c r="B127" s="14" t="s">
+        <v>564</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>565</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>566</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" ht="14.25" customHeight="1">
+      <c r="A128" s="14" t="s">
+        <v>567</v>
+      </c>
+      <c r="B128" s="14" t="s">
+        <v>568</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>569</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>570</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="129" ht="14.25" customHeight="1">
+      <c r="A129" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>572</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E129" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130" ht="14.25" customHeight="1">
+      <c r="A130" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="B130" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E130" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="131" ht="14.25" customHeight="1">
+      <c r="A131" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="B131" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E131" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="132" ht="14.25" customHeight="1">
+      <c r="A132" s="14" t="s">
+        <v>577</v>
+      </c>
+      <c r="B132" s="14" t="s">
+        <v>578</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D132" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="133" ht="14.25" customHeight="1">
+      <c r="A133" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>580</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="E133" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="134" ht="14.25" customHeight="1">
+      <c r="A134" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="B134" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="C134" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="D134" s="17" t="s">
+        <v>584</v>
+      </c>
+      <c r="E134" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="135" ht="14.25" customHeight="1">
+      <c r="A135" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="B135" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="C135" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="136" ht="14.25" customHeight="1">
+      <c r="A136" s="14" t="s">
+        <v>588</v>
+      </c>
+      <c r="B136" s="14" t="s">
+        <v>589</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D136" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E136" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="137" ht="14.25" customHeight="1">
+      <c r="A137" s="14" t="s">
+        <v>590</v>
+      </c>
+      <c r="B137" s="14" t="s">
+        <v>591</v>
+      </c>
+      <c r="C137" s="14" t="s">
+        <v>592</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>593</v>
+      </c>
+      <c r="E137" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="138" ht="14.25" customHeight="1">
+      <c r="A138" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="B138" s="14" t="s">
         <v>595</v>
       </c>
-      <c r="B117" s="14" t="s">
+      <c r="C138" s="14" t="s">
         <v>596</v>
       </c>
-      <c r="C117" s="14" t="s">
+      <c r="D138" s="14" t="s">
         <v>597</v>
       </c>
-      <c r="D117" s="14" t="s">
+      <c r="E138" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="139" ht="14.25" customHeight="1">
+      <c r="A139" s="14" t="s">
         <v>598</v>
       </c>
-      <c r="E117" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A118" s="15" t="s">
+      <c r="B139" s="14" t="s">
         <v>599</v>
       </c>
-      <c r="B118" s="15" t="s">
+      <c r="C139" s="14" t="s">
         <v>600</v>
       </c>
-      <c r="C118" s="15" t="s">
+      <c r="D139" s="17" t="s">
         <v>601</v>
       </c>
-      <c r="D118" s="15" t="s">
-[...47 lines deleted...]
-      <c r="C121" s="16" t="s">
+      <c r="E139" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="140" ht="14.25" customHeight="1">
+      <c r="A140" s="14" t="s">
         <v>611</v>
       </c>
-      <c r="D121" s="16" t="s">
+      <c r="B140" s="14" t="s">
         <v>612</v>
       </c>
-      <c r="E121" s="16" t="s">
-[...21 lines deleted...]
-      <c r="A123" s="16" t="s">
+      <c r="C140" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E140" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="141" ht="14.25" customHeight="1">
+      <c r="A141" s="14" t="s">
         <v>617</v>
       </c>
-      <c r="B123" s="16" t="s">
+      <c r="B141" s="14" t="s">
         <v>618</v>
       </c>
-      <c r="C123" s="16" t="s">
+      <c r="C141" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="D141" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="E141" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="142" ht="14.25" customHeight="1">
+      <c r="A142" s="13" t="s">
         <v>619</v>
       </c>
-      <c r="D123" s="16" t="s">
+      <c r="B142" s="13" t="s">
         <v>620</v>
       </c>
-      <c r="E123" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A124" s="16" t="s">
+      <c r="C142" s="13" t="s">
         <v>621</v>
       </c>
-      <c r="B124" s="16" t="s">
+      <c r="D142" s="13" t="s">
         <v>622</v>
       </c>
-      <c r="C124" s="16" t="s">
-[...312 lines deleted...]
-        <v>50</v>
+      <c r="E142" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="143" ht="14.25" customHeight="1">
       <c r="A143" s="1"/>
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
       <c r="E143" s="3"/>
     </row>
     <row r="144" ht="14.25" customHeight="1">
-      <c r="A144" s="14" t="s">
+      <c r="A144" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="E144" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="145" ht="14.25" customHeight="1">
+      <c r="A145" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D145" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="146" ht="14.25" customHeight="1">
+      <c r="A146" s="14" t="s">
+        <v>635</v>
+      </c>
+      <c r="B146" s="14" t="s">
+        <v>636</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E146" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="147" ht="14.25" customHeight="1">
+      <c r="A147" s="14" t="s">
+        <v>637</v>
+      </c>
+      <c r="B147" s="14" t="s">
+        <v>638</v>
+      </c>
+      <c r="C147" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E147" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="148" ht="14.25" customHeight="1">
+      <c r="A148" s="14" t="s">
+        <v>641</v>
+      </c>
+      <c r="B148" s="14" t="s">
+        <v>642</v>
+      </c>
+      <c r="C148" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="D148" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="149" ht="14.25" customHeight="1">
+      <c r="A149" s="14" t="s">
+        <v>645</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>646</v>
+      </c>
+      <c r="C149" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="E149" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="150" ht="14.25" customHeight="1">
+      <c r="A150" s="14" t="s">
+        <v>649</v>
+      </c>
+      <c r="B150" s="14" t="s">
+        <v>651</v>
+      </c>
+      <c r="C150" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="151" ht="14.25" customHeight="1">
+      <c r="A151" s="14" t="s">
+        <v>653</v>
+      </c>
+      <c r="B151" s="14" t="s">
+        <v>654</v>
+      </c>
+      <c r="C151" s="14" t="s">
+        <v>655</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>656</v>
+      </c>
+      <c r="E151" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="152" ht="14.25" customHeight="1">
+      <c r="A152" s="14" t="s">
+        <v>657</v>
+      </c>
+      <c r="B152" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E152" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="153" ht="14.25" customHeight="1">
+      <c r="A153" s="13" t="s">
+        <v>660</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="C153" s="19" t="s">
+        <v>663</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="E153" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="154" ht="14.25" customHeight="1">
+      <c r="A154" s="14" t="s">
+        <v>667</v>
+      </c>
+      <c r="B154" s="14" t="s">
+        <v>668</v>
+      </c>
+      <c r="C154" s="20" t="s">
+        <v>669</v>
+      </c>
+      <c r="D154" s="21" t="s">
+        <v>671</v>
+      </c>
+      <c r="E154" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="155" ht="14.25" customHeight="1">
+      <c r="A155" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="B155" s="14" t="s">
+        <v>674</v>
+      </c>
+      <c r="C155" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D155" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="156" ht="14.25" customHeight="1">
+      <c r="A156" s="14" t="s">
+        <v>676</v>
+      </c>
+      <c r="B156" s="14" t="s">
+        <v>677</v>
+      </c>
+      <c r="C156" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D156" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E156" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="157" ht="14.25" customHeight="1">
+      <c r="A157" s="14" t="s">
+        <v>678</v>
+      </c>
+      <c r="B157" s="14" t="s">
+        <v>679</v>
+      </c>
+      <c r="C157" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="158" ht="14.25" customHeight="1">
+      <c r="A158" s="14" t="s">
+        <v>681</v>
+      </c>
+      <c r="B158" s="14" t="s">
+        <v>682</v>
+      </c>
+      <c r="C158" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D158" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="159" ht="14.25" customHeight="1">
+      <c r="A159" s="14" t="s">
         <v>683</v>
       </c>
-      <c r="B144" s="14" t="s">
+      <c r="B159" s="14" t="s">
         <v>684</v>
       </c>
-      <c r="C144" s="14" t="s">
+      <c r="C159" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D159" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="160" ht="14.25" customHeight="1">
+      <c r="A160" s="14" t="s">
         <v>685</v>
       </c>
-      <c r="D144" s="14" t="s">
+      <c r="B160" s="14" t="s">
         <v>686</v>
       </c>
-      <c r="E144" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B145" s="15" t="s">
+      <c r="C160" s="14" t="s">
         <v>688</v>
       </c>
-      <c r="C145" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="15" t="s">
+      <c r="D160" s="14" t="s">
         <v>690</v>
       </c>
-      <c r="E145" s="15" t="s">
-[...21 lines deleted...]
-      <c r="A147" s="16" t="s">
+      <c r="E160" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="161" ht="14.25" customHeight="1">
+      <c r="A161" s="14" t="s">
         <v>693</v>
       </c>
-      <c r="B147" s="16" t="s">
+      <c r="B161" s="14" t="s">
         <v>694</v>
       </c>
-      <c r="C147" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="16" t="s">
+      <c r="C161" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="D161" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="162" ht="14.25" customHeight="1">
+      <c r="A162" s="13" t="s">
         <v>696</v>
       </c>
-      <c r="E147" s="16" t="s">
-[...7 lines deleted...]
-      <c r="B148" s="16" t="s">
+      <c r="B162" s="13" t="s">
         <v>698</v>
       </c>
-      <c r="C148" s="16" t="s">
+      <c r="C162" s="13" t="s">
         <v>699</v>
       </c>
-      <c r="D148" s="16" t="s">
+      <c r="D162" s="13" t="s">
         <v>700</v>
       </c>
-      <c r="E148" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="16" t="s">
+      <c r="E162" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="163" ht="14.25" customHeight="1">
+      <c r="A163" s="14" t="s">
         <v>701</v>
       </c>
-      <c r="B149" s="16" t="s">
-[...3 lines deleted...]
-      <c r="D149" s="16" t="s">
+      <c r="B163" s="14" t="s">
         <v>703</v>
       </c>
-      <c r="E149" s="16" t="s">
-[...7 lines deleted...]
-      <c r="B150" s="16" t="s">
+      <c r="C163" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E163" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="164" ht="14.25" customHeight="1">
+      <c r="A164" s="14" t="s">
         <v>705</v>
       </c>
-      <c r="C150" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A151" s="16" t="s">
+      <c r="B164" s="14" t="s">
         <v>706</v>
       </c>
-      <c r="B151" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="16" t="s">
+      <c r="C164" s="14" t="s">
         <v>708</v>
       </c>
-      <c r="D151" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A152" s="16" t="s">
+      <c r="D164" s="14" t="s">
         <v>710</v>
       </c>
-      <c r="B152" s="16" t="s">
+      <c r="E164" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="165" ht="14.25" customHeight="1">
+      <c r="A165" s="14" t="s">
         <v>711</v>
       </c>
-      <c r="C152" s="17" t="s">
+      <c r="B165" s="14" t="s">
         <v>712</v>
       </c>
-      <c r="D152" s="17" t="s">
+      <c r="C165" s="14" t="s">
+        <v>699</v>
+      </c>
+      <c r="D165" s="14" t="s">
+        <v>700</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="166" ht="14.25" customHeight="1">
+      <c r="A166" s="14" t="s">
         <v>713</v>
       </c>
-      <c r="E152" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A153" s="15" t="s">
+      <c r="B166" s="14" t="s">
         <v>714</v>
       </c>
-      <c r="B153" s="15" t="s">
+      <c r="C166" s="14" t="s">
         <v>715</v>
       </c>
-      <c r="C153" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A154" s="16" t="s">
+      <c r="D166" s="14" t="s">
         <v>716</v>
       </c>
-      <c r="B154" s="16" t="s">
+      <c r="E166" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="167" ht="14.25" customHeight="1">
+      <c r="A167" s="14" t="s">
         <v>717</v>
       </c>
-      <c r="C154" s="16" t="s">
+      <c r="B167" s="14" t="s">
         <v>718</v>
       </c>
-      <c r="D154" s="16" t="s">
+      <c r="C167" s="21" t="s">
         <v>719</v>
       </c>
-      <c r="E154" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A155" s="16" t="s">
+      <c r="D167" s="21" t="s">
         <v>720</v>
       </c>
-      <c r="B155" s="16" t="s">
+      <c r="E167" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="168" ht="14.25" customHeight="1">
+      <c r="A168" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="C155" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A156" s="16" t="s">
+      <c r="B168" s="14" t="s">
         <v>722</v>
       </c>
-      <c r="B156" s="16" t="s">
+      <c r="C168" s="14" t="s">
         <v>723</v>
       </c>
-      <c r="C156" s="16"/>
-      <c r="D156" s="16" t="s">
+      <c r="D168" s="14" t="s">
         <v>724</v>
       </c>
-      <c r="E156" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A157" s="16" t="s">
+      <c r="E168" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="169" ht="14.25" customHeight="1">
+      <c r="A169" s="13" t="s">
         <v>725</v>
       </c>
-      <c r="B157" s="16" t="s">
+      <c r="B169" s="13" t="s">
         <v>726</v>
       </c>
-      <c r="C157" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A158" s="16" t="s">
+      <c r="C169" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" s="13" t="s">
         <v>727</v>
       </c>
-      <c r="B158" s="16" t="s">
+      <c r="E169" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="170" ht="14.25" customHeight="1">
+      <c r="A170" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="C158" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A159" s="16" t="s">
+      <c r="B170" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="B159" s="16" t="s">
+      <c r="C170" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D170" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="171" ht="14.25" customHeight="1">
+      <c r="A171" s="14" t="s">
         <v>730</v>
       </c>
-      <c r="C159" s="16" t="s">
+      <c r="B171" s="14" t="s">
         <v>731</v>
       </c>
-      <c r="D159" s="16" t="s">
+      <c r="C171" s="14" t="s">
         <v>732</v>
       </c>
-      <c r="E159" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A160" s="16" t="s">
+      <c r="D171" s="14" t="s">
         <v>733</v>
       </c>
-      <c r="B160" s="16" t="s">
+      <c r="E171" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="172" ht="14.25" customHeight="1">
+      <c r="A172" s="14" t="s">
         <v>734</v>
       </c>
-      <c r="C160" s="16" t="s">
+      <c r="B172" s="14" t="s">
         <v>735</v>
       </c>
-      <c r="D160" s="16" t="s">
+      <c r="C172" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D172" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E172" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="173" ht="14.25" customHeight="1">
+      <c r="A173" s="14" t="s">
         <v>736</v>
       </c>
-      <c r="E160" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A161" s="16" t="s">
+      <c r="B173" s="14" t="s">
         <v>737</v>
       </c>
-      <c r="B161" s="16" t="s">
+      <c r="C173" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E173" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="174" ht="14.25" customHeight="1">
+      <c r="A174" s="14" t="s">
         <v>738</v>
       </c>
-      <c r="C161" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A162" s="15" t="s">
+      <c r="B174" s="14" t="s">
         <v>739</v>
       </c>
-      <c r="B162" s="15" t="s">
+      <c r="C174" s="14" t="s">
         <v>740</v>
       </c>
-      <c r="C162" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A163" s="16" t="s">
+      <c r="D174" s="14" t="s">
         <v>741</v>
       </c>
-      <c r="B163" s="16" t="s">
+      <c r="E174" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="175" ht="14.25" customHeight="1">
+      <c r="A175" s="13" t="s">
         <v>742</v>
       </c>
-      <c r="C163" s="17" t="s">
-[...10 lines deleted...]
-      <c r="A164" s="16" t="s">
+      <c r="B175" s="13" t="s">
         <v>743</v>
       </c>
-      <c r="B164" s="16" t="s">
+      <c r="C175" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D175" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="176" ht="14.25" customHeight="1">
+      <c r="A176" s="14" t="s">
         <v>744</v>
       </c>
-      <c r="C164" s="16" t="s">
+      <c r="B176" s="14" t="s">
         <v>745</v>
       </c>
-      <c r="D164" s="16" t="s">
+      <c r="C176" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D176" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="177" ht="14.25" customHeight="1">
+      <c r="A177" s="14" t="s">
         <v>746</v>
       </c>
-      <c r="E164" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A165" s="16" t="s">
+      <c r="B177" s="14" t="s">
         <v>747</v>
       </c>
-      <c r="B165" s="16" t="s">
+      <c r="C177" s="14" t="s">
         <v>748</v>
       </c>
-      <c r="C165" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A166" s="16" t="s">
+      <c r="D177" s="14" t="s">
         <v>749</v>
       </c>
-      <c r="B166" s="16" t="s">
+      <c r="E177" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="178" ht="14.25" customHeight="1">
+      <c r="A178" s="14" t="s">
         <v>750</v>
       </c>
-      <c r="C166" s="16" t="s">
+      <c r="B178" s="14" t="s">
         <v>751</v>
       </c>
-      <c r="D166" s="16" t="s">
+      <c r="C178" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D178" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E178" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="179" ht="14.25" customHeight="1">
+      <c r="A179" s="14" t="s">
         <v>752</v>
       </c>
-      <c r="E166" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A167" s="16" t="s">
+      <c r="B179" s="14" t="s">
         <v>753</v>
       </c>
-      <c r="B167" s="16" t="s">
-[...213 lines deleted...]
-        <v>50</v>
+      <c r="C179" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="D179" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="180" ht="14.25" customHeight="1">
       <c r="A180" s="1"/>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="3"/>
     </row>
     <row r="181" ht="14.25" customHeight="1">
-      <c r="A181" s="14" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A181" s="12" t="s">
+        <v>754</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>755</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="12" t="s">
+        <v>756</v>
+      </c>
+      <c r="E181" s="12" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="182" ht="14.25" customHeight="1">
-      <c r="A182" s="15" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A182" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="D182" s="13" t="s">
+        <v>760</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="183" ht="14.25" customHeight="1">
-      <c r="A183" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A183" s="14" t="s">
+        <v>761</v>
+      </c>
+      <c r="B183" s="14" t="s">
+        <v>762</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>759</v>
+      </c>
+      <c r="D183" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="E183" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="184" ht="14.25" customHeight="1">
-      <c r="A184" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A184" s="14" t="s">
+        <v>763</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>764</v>
+      </c>
+      <c r="C184" s="14" t="s">
+        <v>759</v>
+      </c>
+      <c r="D184" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="E184" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="185" ht="14.25" customHeight="1">
-      <c r="A185" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A185" s="14" t="s">
+        <v>765</v>
+      </c>
+      <c r="B185" s="14" t="s">
+        <v>766</v>
+      </c>
+      <c r="C185" s="14" t="s">
+        <v>767</v>
+      </c>
+      <c r="D185" s="14" t="s">
+        <v>768</v>
+      </c>
+      <c r="E185" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="186" ht="14.25" customHeight="1">
-      <c r="A186" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A186" s="14" t="s">
+        <v>769</v>
+      </c>
+      <c r="B186" s="14" t="s">
+        <v>770</v>
+      </c>
+      <c r="C186" s="14" t="s">
+        <v>759</v>
+      </c>
+      <c r="D186" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="E186" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="187" ht="14.25" customHeight="1">
-      <c r="A187" s="16" t="s">
-[...10 lines deleted...]
-        <v>50</v>
+      <c r="A187" s="14" t="s">
+        <v>771</v>
+      </c>
+      <c r="B187" s="14" t="s">
+        <v>772</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>759</v>
+      </c>
+      <c r="D187" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="E187" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="188" ht="14.25" customHeight="1">
-      <c r="A188" s="15" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A188" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="D188" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="E188" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="189" ht="14.25" customHeight="1">
-      <c r="A189" s="15" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A189" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="D189" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="190" ht="14.25" customHeight="1">
-      <c r="A190" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A190" s="14" t="s">
+        <v>781</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>782</v>
+      </c>
+      <c r="C190" s="14" t="s">
+        <v>779</v>
+      </c>
+      <c r="D190" s="14" t="s">
+        <v>780</v>
+      </c>
+      <c r="E190" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="191" ht="14.25" customHeight="1">
-      <c r="A191" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A191" s="14" t="s">
+        <v>783</v>
+      </c>
+      <c r="B191" s="14" t="s">
+        <v>784</v>
+      </c>
+      <c r="C191" s="14" t="s">
+        <v>779</v>
+      </c>
+      <c r="D191" s="14" t="s">
+        <v>780</v>
+      </c>
+      <c r="E191" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="192" ht="14.25" customHeight="1">
-      <c r="A192" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A192" s="14" t="s">
+        <v>785</v>
+      </c>
+      <c r="B192" s="14" t="s">
+        <v>786</v>
+      </c>
+      <c r="C192" s="14" t="s">
+        <v>779</v>
+      </c>
+      <c r="D192" s="14" t="s">
+        <v>780</v>
+      </c>
+      <c r="E192" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="193" ht="14.25" customHeight="1">
-      <c r="A193" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A193" s="14" t="s">
+        <v>787</v>
+      </c>
+      <c r="B193" s="14" t="s">
+        <v>788</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>789</v>
+      </c>
+      <c r="D193" s="14" t="s">
+        <v>790</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="194" ht="14.25" customHeight="1"/>
     <row r="195" ht="14.25" customHeight="1"/>
     <row r="196" ht="14.25" customHeight="1"/>
     <row r="197" ht="14.25" customHeight="1"/>
     <row r="198" ht="14.25" customHeight="1"/>
     <row r="199" ht="14.25" customHeight="1"/>
     <row r="200" ht="14.25" customHeight="1"/>
     <row r="201" ht="14.25" customHeight="1"/>
     <row r="202" ht="14.25" customHeight="1"/>
     <row r="203" ht="14.25" customHeight="1"/>
     <row r="204" ht="14.25" customHeight="1"/>
     <row r="205" ht="14.25" customHeight="1"/>
     <row r="206" ht="14.25" customHeight="1"/>
     <row r="207" ht="14.25" customHeight="1"/>
     <row r="208" ht="14.25" customHeight="1"/>
     <row r="209" ht="14.25" customHeight="1"/>
     <row r="210" ht="14.25" customHeight="1"/>
     <row r="211" ht="14.25" customHeight="1"/>
     <row r="212" ht="14.25" customHeight="1"/>
     <row r="213" ht="14.25" customHeight="1"/>
     <row r="214" ht="14.25" customHeight="1"/>
     <row r="215" ht="14.25" customHeight="1"/>
     <row r="216" ht="14.25" customHeight="1"/>
@@ -7018,398 +6857,394 @@
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A79:E79"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A116:E116"/>
     <mergeCell ref="A143:E143"/>
     <mergeCell ref="A180:E180"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="D4"/>
     <hyperlink r:id="rId2" ref="D5"/>
     <hyperlink r:id="rId3" ref="D6"/>
     <hyperlink r:id="rId4" ref="D9"/>
     <hyperlink r:id="rId5" ref="D10"/>
     <hyperlink r:id="rId6" ref="D11"/>
-    <hyperlink r:id="rId7" ref="D38"/>
-[...9 lines deleted...]
-    <hyperlink r:id="rId17" ref="D172"/>
+    <hyperlink r:id="rId7" ref="D39"/>
+    <hyperlink r:id="rId8" ref="D64"/>
+    <hyperlink r:id="rId9" ref="D66"/>
+    <hyperlink r:id="rId10" ref="D75"/>
+    <hyperlink r:id="rId11" ref="D92"/>
+    <hyperlink r:id="rId12" ref="D134"/>
+    <hyperlink r:id="rId13" ref="D139"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="portrait"/>
-  <drawing r:id="rId18"/>
+  <drawing r:id="rId14"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="12.29"/>
     <col customWidth="1" min="2" max="2" width="36.71"/>
     <col customWidth="1" min="3" max="3" width="20.86"/>
     <col customWidth="1" min="4" max="4" width="34.86"/>
     <col customWidth="1" min="5" max="5" width="18.0"/>
     <col customWidth="1" min="6" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.25" customHeight="1">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="33.0" customHeight="1">
-      <c r="A2" s="5" t="s">
-        <v>1</v>
+      <c r="A2" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" ht="14.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" ht="14.25" customHeight="1">
-      <c r="A4" s="6" t="s">
-        <v>2</v>
+      <c r="A4" s="5" t="s">
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
-        <v>5</v>
+      <c r="D4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="5" ht="14.25" customHeight="1">
-      <c r="A5" s="6" t="s">
-        <v>7</v>
+      <c r="A5" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="3"/>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
+      <c r="E6" s="6" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="7" ht="14.25" customHeight="1">
-      <c r="A7" s="8"/>
+      <c r="A7" s="7"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" ht="14.25" customHeight="1">
-      <c r="A8" s="6" t="s">
-        <v>14</v>
+      <c r="A8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="3"/>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
+      <c r="E8" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
-        <v>18</v>
+      <c r="A9" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="B9" s="3"/>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>22</v>
+      <c r="D9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
-      <c r="A10" s="6" t="s">
-        <v>23</v>
+      <c r="A10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="B10" s="3"/>
-      <c r="C10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
-      <c r="A11" s="6" t="s">
-        <v>29</v>
+      <c r="A11" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="3"/>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
+      <c r="E11" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
-      <c r="A12" s="11"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" ht="14.25" customHeight="1">
-      <c r="A13" s="12" t="s">
-        <v>34</v>
+      <c r="A13" s="10" t="s">
+        <v>35</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" ht="14.25" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="D14" s="11" t="s">
         <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="14" t="s">
+      <c r="A16" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="B16" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="C16" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="E16" s="14" t="s">
+      <c r="D16" s="12" t="s">
         <v>44</v>
       </c>
+      <c r="E16" s="12" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="17" ht="14.25" customHeight="1">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B17" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="15" t="s">
+      <c r="C17" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="15" t="s">
+      <c r="D17" s="13" t="s">
         <v>50</v>
       </c>
+      <c r="E17" s="13" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="18" ht="14.25" customHeight="1">
-      <c r="A18" s="16" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="16" t="s">
+      <c r="A18" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16" t="s">
+      <c r="D18" s="14" t="s">
         <v>50</v>
       </c>
+      <c r="E18" s="14" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="19" ht="14.25" customHeight="1">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" ht="14.25" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" ht="14.25" customHeight="1">
+      <c r="A21" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B21" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="16" t="s">
+      <c r="C21" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="16" t="s">
+      <c r="D21" s="14" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="E21" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" ht="14.25" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="C22" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="16" t="s">
+      <c r="D22" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="16" t="s">
+      <c r="E22" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" ht="14.25" customHeight="1">
+      <c r="A23" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="E20" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="B23" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="16" t="s">
+      <c r="C23" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="D21" s="16" t="s">
+      <c r="D23" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="E21" s="16" t="s">
-[...34 lines deleted...]
-        <v>50</v>
+      <c r="E23" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="24" ht="14.25" customHeight="1"/>
     <row r="25" ht="14.25" customHeight="1"/>
     <row r="26" ht="14.25" customHeight="1"/>
     <row r="27" ht="14.25" customHeight="1"/>
     <row r="28" ht="14.25" customHeight="1"/>
     <row r="29" ht="14.25" customHeight="1"/>
     <row r="30" ht="14.25" customHeight="1"/>
     <row r="31" ht="14.25" customHeight="1"/>
     <row r="32" ht="14.25" customHeight="1"/>
     <row r="33" ht="14.25" customHeight="1"/>
     <row r="34" ht="14.25" customHeight="1"/>
     <row r="35" ht="14.25" customHeight="1"/>
     <row r="36" ht="14.25" customHeight="1"/>
     <row r="37" ht="14.25" customHeight="1"/>
     <row r="38" ht="14.25" customHeight="1"/>
     <row r="39" ht="14.25" customHeight="1"/>
     <row r="40" ht="14.25" customHeight="1"/>
     <row r="41" ht="14.25" customHeight="1"/>
     <row r="42" ht="14.25" customHeight="1"/>
     <row r="43" ht="14.25" customHeight="1"/>
     <row r="44" ht="14.25" customHeight="1"/>
     <row r="45" ht="14.25" customHeight="1"/>
     <row r="46" ht="14.25" customHeight="1"/>
@@ -8384,792 +8219,794 @@
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="D9"/>
     <hyperlink r:id="rId2" ref="D10"/>
     <hyperlink r:id="rId3" ref="D11"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="12.57"/>
+    <col customWidth="1" min="1" max="1" width="12.43"/>
     <col customWidth="1" min="2" max="2" width="44.0"/>
     <col customWidth="1" min="3" max="3" width="20.86"/>
     <col customWidth="1" min="4" max="4" width="34.86"/>
     <col customWidth="1" min="5" max="5" width="16.29"/>
     <col customWidth="1" min="6" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.25" customHeight="1">
-      <c r="A1" s="1"/>
+      <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="31.5" customHeight="1">
-      <c r="A2" s="5" t="s">
-        <v>1</v>
+      <c r="A2" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" ht="14.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" ht="14.25" customHeight="1">
-      <c r="A4" s="6" t="s">
-        <v>2</v>
+      <c r="A4" s="5" t="s">
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
+      <c r="E4" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" ht="14.25" customHeight="1">
-      <c r="A5" s="6" t="s">
-        <v>7</v>
+      <c r="A5" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="3"/>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="7" t="s">
-        <v>30</v>
+      <c r="E6" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" ht="14.25" customHeight="1">
-      <c r="A7" s="8"/>
+      <c r="A7" s="7"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" ht="14.25" customHeight="1">
-      <c r="A8" s="6" t="s">
-        <v>14</v>
+      <c r="A8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="3"/>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
+      <c r="E8" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
-        <v>18</v>
+      <c r="A9" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="B9" s="3"/>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>22</v>
+      <c r="D9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
-      <c r="A10" s="6" t="s">
-        <v>23</v>
+      <c r="A10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="B10" s="3"/>
-      <c r="C10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
-      <c r="A11" s="6" t="s">
-        <v>29</v>
+      <c r="A11" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="3"/>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
+      <c r="E11" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
-      <c r="A12" s="11"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" ht="14.25" customHeight="1">
-      <c r="A13" s="12" t="s">
-        <v>94</v>
+      <c r="A13" s="10" t="s">
+        <v>60</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" ht="14.25" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="D14" s="11" t="s">
         <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" ht="14.25" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" ht="14.25" customHeight="1">
+      <c r="A18" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...13 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="C18" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" ht="14.25" customHeight="1">
+      <c r="A19" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="15" t="s">
+      <c r="B19" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C17" s="15" t="s">
-[...30 lines deleted...]
-      <c r="B19" s="16" t="s">
+      <c r="C19" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" ht="14.25" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" ht="14.25" customHeight="1">
+      <c r="A21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="C19" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="16" t="s">
+      <c r="B21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" ht="14.25" customHeight="1">
+      <c r="A22" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="C20" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="B22" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="B21" s="15" t="s">
-[...16 lines deleted...]
-      <c r="B22" s="16" t="s">
+      <c r="C22" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" ht="14.25" customHeight="1">
+      <c r="A23" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="C22" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="16" t="s">
+      <c r="B23" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" ht="14.25" customHeight="1">
+      <c r="A24" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" ht="14.25" customHeight="1">
+      <c r="A25" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="C23" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="B25" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" ht="14.25" customHeight="1">
+      <c r="A26" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B26" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="C24" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="C26" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" ht="14.25" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="B25" s="16" t="s">
-[...13 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="C27" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" ht="14.25" customHeight="1">
+      <c r="A28" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="B26" s="15" t="s">
-[...43 lines deleted...]
-        <v>50</v>
+      <c r="C28" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="29" ht="14.25" customHeight="1">
-      <c r="A29" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A29" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="30" ht="14.25" customHeight="1">
-      <c r="A30" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A30" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="31" ht="14.25" customHeight="1">
-      <c r="A31" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="15" t="s">
+      <c r="A31" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" ht="14.25" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="33" ht="14.25" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="C31" s="15" t="s">
-[...40 lines deleted...]
-        <v>50</v>
+      <c r="E33" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="34" ht="14.25" customHeight="1">
-      <c r="A34" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="15" t="s">
+      <c r="A34" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" ht="14.25" customHeight="1">
+      <c r="A35" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" ht="14.25" customHeight="1">
+      <c r="A36" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" ht="14.25" customHeight="1">
+      <c r="A37" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="C37" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="C34" s="15" t="s">
+      <c r="D37" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="D34" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="E37" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" ht="14.25" customHeight="1">
+      <c r="A38" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" ht="14.25" customHeight="1">
+      <c r="A39" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="B39" s="14" t="s">
         <v>224</v>
       </c>
-      <c r="B35" s="16" t="s">
+      <c r="C39" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" ht="14.25" customHeight="1">
+      <c r="A40" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="B40" s="14" t="s">
         <v>226</v>
       </c>
-      <c r="C35" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="C40" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" ht="14.25" customHeight="1">
+      <c r="A41" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="B41" s="14" t="s">
         <v>228</v>
       </c>
-      <c r="B36" s="16" t="s">
-[...13 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="C41" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" ht="14.25" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" ht="14.25" customHeight="1">
+      <c r="A43" s="14" t="s">
         <v>234</v>
       </c>
-      <c r="B37" s="16" t="s">
-[...16 lines deleted...]
-      <c r="B38" s="16" t="s">
+      <c r="B43" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="C43" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="C38" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="D43" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" ht="14.25" customHeight="1">
+      <c r="A44" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="B44" s="14" t="s">
         <v>243</v>
       </c>
-      <c r="B39" s="16" t="s">
+      <c r="C44" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" ht="14.25" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="C39" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="B45" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D45" s="14" t="s">
         <v>248</v>
       </c>
-      <c r="B40" s="16" t="s">
+      <c r="E45" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" ht="14.25" customHeight="1">
+      <c r="A46" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="B46" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="C40" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="16" t="s">
+      <c r="C46" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" ht="14.25" customHeight="1">
+      <c r="A47" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="B47" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="C41" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="15" t="s">
+      <c r="C47" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="48" ht="14.25" customHeight="1">
+      <c r="A48" s="14" t="s">
         <v>264</v>
       </c>
-      <c r="B42" s="15" t="s">
-[...111 lines deleted...]
-        <v>50</v>
+      <c r="B48" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="49" ht="14.25" customHeight="1"/>
     <row r="50" ht="14.25" customHeight="1"/>
     <row r="51" ht="14.25" customHeight="1"/>
     <row r="52" ht="14.25" customHeight="1"/>
     <row r="53" ht="14.25" customHeight="1"/>
     <row r="54" ht="14.25" customHeight="1"/>
     <row r="55" ht="14.25" customHeight="1"/>
     <row r="56" ht="14.25" customHeight="1"/>
     <row r="57" ht="14.25" customHeight="1"/>
     <row r="58" ht="14.25" customHeight="1"/>
     <row r="59" ht="14.25" customHeight="1"/>
     <row r="60" ht="14.25" customHeight="1"/>
     <row r="61" ht="14.25" customHeight="1"/>
     <row r="62" ht="14.25" customHeight="1"/>
     <row r="63" ht="14.25" customHeight="1"/>
     <row r="64" ht="14.25" customHeight="1"/>
     <row r="65" ht="14.25" customHeight="1"/>
     <row r="66" ht="14.25" customHeight="1"/>
     <row r="67" ht="14.25" customHeight="1"/>
     <row r="68" ht="14.25" customHeight="1"/>
     <row r="69" ht="14.25" customHeight="1"/>
     <row r="70" ht="14.25" customHeight="1"/>
     <row r="71" ht="14.25" customHeight="1"/>
@@ -10136,880 +9973,844 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="12.29"/>
     <col customWidth="1" min="2" max="2" width="43.43"/>
     <col customWidth="1" min="3" max="3" width="20.86"/>
     <col customWidth="1" min="4" max="4" width="34.86"/>
     <col customWidth="1" min="5" max="5" width="18.14"/>
     <col customWidth="1" min="6" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="26.25" customHeight="1">
-      <c r="A2" s="5" t="s">
-        <v>1</v>
+      <c r="A2" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" ht="14.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" ht="14.25" customHeight="1">
-      <c r="A4" s="6" t="s">
-        <v>2</v>
+      <c r="A4" s="5" t="s">
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
+      <c r="E4" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" ht="14.25" customHeight="1">
-      <c r="A5" s="6" t="s">
-        <v>7</v>
+      <c r="A5" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="3"/>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="7" t="s">
-        <v>30</v>
+      <c r="E6" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" ht="14.25" customHeight="1">
-      <c r="A7" s="8"/>
+      <c r="A7" s="7"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" ht="14.25" customHeight="1">
-      <c r="A8" s="6" t="s">
-        <v>14</v>
+      <c r="A8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="3"/>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
+      <c r="E8" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
-        <v>18</v>
+      <c r="A9" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="B9" s="3"/>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>22</v>
+      <c r="D9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
-      <c r="A10" s="6" t="s">
-        <v>23</v>
+      <c r="A10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="B10" s="3"/>
-      <c r="C10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
-      <c r="A11" s="6" t="s">
-        <v>29</v>
+      <c r="A11" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="3"/>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
+      <c r="E11" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
-      <c r="A12" s="11"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" ht="14.25" customHeight="1">
-      <c r="A13" s="12" t="s">
-        <v>45</v>
+      <c r="A13" s="10" t="s">
+        <v>49</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" ht="14.25" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="D14" s="11" t="s">
         <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A16" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="17" ht="14.25" customHeight="1">
-      <c r="A17" s="15" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A17" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="18" ht="14.25" customHeight="1">
-      <c r="A18" s="17" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A18" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="19" ht="14.25" customHeight="1">
-      <c r="A19" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A19" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="20" ht="14.25" customHeight="1">
-      <c r="A20" s="16" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="A20" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="21" ht="14.25" customHeight="1">
-      <c r="A21" s="18" t="s">
-[...34 lines deleted...]
-      <c r="Z21" s="19"/>
+      <c r="A21" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="15"/>
+      <c r="O21" s="15"/>
+      <c r="P21" s="15"/>
+      <c r="Q21" s="15"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="15"/>
+      <c r="U21" s="15"/>
+      <c r="V21" s="15"/>
+      <c r="W21" s="15"/>
+      <c r="X21" s="15"/>
+      <c r="Y21" s="15"/>
+      <c r="Z21" s="15"/>
     </row>
     <row r="22" ht="14.25" customHeight="1">
-      <c r="A22" s="15" t="s">
-[...34 lines deleted...]
-      <c r="Z22" s="19"/>
+      <c r="A22" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15"/>
+      <c r="P22" s="15"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="15"/>
+      <c r="Z22" s="15"/>
     </row>
     <row r="23" ht="14.25" customHeight="1">
-      <c r="A23" s="18" t="s">
-[...34 lines deleted...]
-      <c r="Z23" s="19"/>
+      <c r="A23" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="15"/>
+      <c r="O23" s="15"/>
+      <c r="P23" s="15"/>
+      <c r="Q23" s="15"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="15"/>
+      <c r="U23" s="15"/>
+      <c r="V23" s="15"/>
+      <c r="W23" s="15"/>
+      <c r="X23" s="15"/>
+      <c r="Y23" s="15"/>
+      <c r="Z23" s="15"/>
     </row>
     <row r="24" ht="14.25" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="3"/>
     </row>
     <row r="25" ht="14.25" customHeight="1">
-      <c r="A25" s="14" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A25" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="26" ht="14.25" customHeight="1">
-      <c r="A26" s="15" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A26" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="27" ht="14.25" customHeight="1">
-      <c r="A27" s="17" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A27" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="28" ht="14.25" customHeight="1">
-      <c r="A28" s="15" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A28" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="29" ht="14.25" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="3"/>
     </row>
     <row r="30" ht="14.25" customHeight="1">
-      <c r="A30" s="14" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A30" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="31" ht="14.25" customHeight="1">
-      <c r="A31" s="18" t="s">
-[...12 lines deleted...]
-        <v>173</v>
+      <c r="A31" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="32" ht="14.25" customHeight="1">
-      <c r="A32" s="18" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="A32" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="33" ht="14.25" customHeight="1">
-      <c r="A33" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z33" s="19"/>
+      <c r="A33" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+      <c r="P33" s="15"/>
+      <c r="Q33" s="15"/>
+      <c r="R33" s="15"/>
+      <c r="S33" s="15"/>
+      <c r="T33" s="15"/>
+      <c r="U33" s="15"/>
+      <c r="V33" s="15"/>
+      <c r="W33" s="15"/>
+      <c r="X33" s="15"/>
+      <c r="Y33" s="15"/>
+      <c r="Z33" s="15"/>
     </row>
     <row r="34" ht="14.25" customHeight="1">
-      <c r="A34" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z34" s="19"/>
+      <c r="A34" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="15"/>
+      <c r="Q34" s="15"/>
+      <c r="R34" s="15"/>
+      <c r="S34" s="15"/>
+      <c r="T34" s="15"/>
+      <c r="U34" s="15"/>
+      <c r="V34" s="15"/>
+      <c r="W34" s="15"/>
+      <c r="X34" s="15"/>
+      <c r="Y34" s="15"/>
+      <c r="Z34" s="15"/>
     </row>
     <row r="35" ht="14.25" customHeight="1">
-      <c r="A35" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z35" s="19"/>
+      <c r="A35" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="15"/>
+      <c r="Q35" s="15"/>
+      <c r="R35" s="15"/>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15"/>
+      <c r="U35" s="15"/>
+      <c r="V35" s="15"/>
+      <c r="W35" s="15"/>
+      <c r="X35" s="15"/>
+      <c r="Y35" s="15"/>
+      <c r="Z35" s="15"/>
     </row>
     <row r="36" ht="14.25" customHeight="1">
-      <c r="A36" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z36" s="19"/>
+      <c r="A36" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
+      <c r="Q36" s="15"/>
+      <c r="R36" s="15"/>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15"/>
+      <c r="U36" s="15"/>
+      <c r="V36" s="15"/>
+      <c r="W36" s="15"/>
+      <c r="X36" s="15"/>
+      <c r="Y36" s="15"/>
+      <c r="Z36" s="15"/>
     </row>
     <row r="37" ht="14.25" customHeight="1">
-      <c r="A37" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z37" s="19"/>
+      <c r="A37" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="15"/>
+      <c r="V37" s="15"/>
+      <c r="W37" s="15"/>
+      <c r="X37" s="15"/>
+      <c r="Y37" s="15"/>
+      <c r="Z37" s="15"/>
     </row>
     <row r="38" ht="14.25" customHeight="1">
-      <c r="A38" s="17" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="17" t="s">
+      <c r="A38" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" ht="14.25" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C39" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="E38" s="17" t="s">
-[...17 lines deleted...]
-        <v>44</v>
+      <c r="D39" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="40" ht="14.25" customHeight="1">
-      <c r="A40" s="17" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A40" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="41" ht="14.25" customHeight="1">
-      <c r="A41" s="17" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A41" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="42" ht="14.25" customHeight="1">
-      <c r="A42" s="16" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A42" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="43" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="3"/>
     </row>
     <row r="44" ht="14.25" customHeight="1">
-      <c r="A44" s="20" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A44" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="45" ht="14.25" customHeight="1">
-      <c r="A45" s="18" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A45" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="46" ht="14.25" customHeight="1">
-      <c r="A46" s="18" t="s">
-[...12 lines deleted...]
-        <v>311</v>
+      <c r="A46" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="47" ht="14.25" customHeight="1"/>
     <row r="48" ht="14.25" customHeight="1"/>
     <row r="49" ht="14.25" customHeight="1"/>
     <row r="50" ht="14.25" customHeight="1"/>
     <row r="51" ht="14.25" customHeight="1"/>
     <row r="52" ht="14.25" customHeight="1"/>
     <row r="53" ht="14.25" customHeight="1"/>
     <row r="54" ht="14.25" customHeight="1"/>
     <row r="55" ht="14.25" customHeight="1"/>
     <row r="56" ht="14.25" customHeight="1"/>
     <row r="57" ht="14.25" customHeight="1"/>
     <row r="58" ht="14.25" customHeight="1"/>
     <row r="59" ht="14.25" customHeight="1"/>
     <row r="60" ht="14.25" customHeight="1"/>
     <row r="61" ht="14.25" customHeight="1"/>
     <row r="62" ht="14.25" customHeight="1"/>
     <row r="63" ht="14.25" customHeight="1"/>
     <row r="64" ht="14.25" customHeight="1"/>
     <row r="65" ht="14.25" customHeight="1"/>
     <row r="66" ht="14.25" customHeight="1"/>
     <row r="67" ht="14.25" customHeight="1"/>
     <row r="68" ht="14.25" customHeight="1"/>
     <row r="69" ht="14.25" customHeight="1"/>
@@ -11993,557 +11794,549 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="12.29"/>
     <col customWidth="1" min="2" max="2" width="40.14"/>
     <col customWidth="1" min="3" max="3" width="20.86"/>
     <col customWidth="1" min="4" max="4" width="34.86"/>
     <col customWidth="1" min="5" max="5" width="18.71"/>
     <col customWidth="1" min="6" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" ht="26.25" customHeight="1">
-      <c r="A2" s="5" t="s">
-        <v>1</v>
+      <c r="A2" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" ht="14.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" ht="14.25" customHeight="1">
-      <c r="A4" s="6" t="s">
-        <v>2</v>
+      <c r="A4" s="5" t="s">
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
+      <c r="E4" s="6" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" ht="14.25" customHeight="1">
-      <c r="A5" s="6" t="s">
-        <v>7</v>
+      <c r="A5" s="5" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="3"/>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" ht="14.25" customHeight="1">
+      <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="7" t="s">
-        <v>30</v>
+      <c r="E6" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" ht="14.25" customHeight="1">
-      <c r="A7" s="8"/>
+      <c r="A7" s="7"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" ht="14.25" customHeight="1">
-      <c r="A8" s="6" t="s">
-        <v>14</v>
+      <c r="A8" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="B8" s="3"/>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
+      <c r="E8" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
-        <v>18</v>
+      <c r="A9" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="B9" s="3"/>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
-        <v>22</v>
+      <c r="D9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
-      <c r="A10" s="6" t="s">
-        <v>23</v>
+      <c r="A10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="B10" s="3"/>
-      <c r="C10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
-      <c r="A11" s="6" t="s">
-        <v>29</v>
+      <c r="A11" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="3"/>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
+      <c r="E11" s="6" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
-      <c r="A12" s="11"/>
+      <c r="A12" s="9"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" ht="14.25" customHeight="1">
-      <c r="A13" s="12" t="s">
-        <v>437</v>
+      <c r="A13" s="10" t="s">
+        <v>585</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" ht="14.25" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="B14" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="C14" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="D14" s="11" t="s">
         <v>39</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A16" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="17" ht="14.25" customHeight="1">
-      <c r="A17" s="18" t="s">
-[...12 lines deleted...]
-        <v>459</v>
+      <c r="A17" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>610</v>
       </c>
     </row>
     <row r="18" ht="14.25" customHeight="1">
-      <c r="A18" s="18" t="s">
-[...12 lines deleted...]
-        <v>103</v>
+      <c r="A18" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="19" ht="14.25" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
     </row>
     <row r="20" ht="14.25" customHeight="1">
-      <c r="A20" s="20" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A20" s="12" t="s">
+        <v>623</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="21" ht="14.25" customHeight="1">
-      <c r="A21" s="18" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A21" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="22" ht="14.25" customHeight="1">
-      <c r="A22" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z22" s="19"/>
+      <c r="A22" s="14" t="s">
+        <v>631</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>633</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>609</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15"/>
+      <c r="P22" s="15"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="15"/>
+      <c r="Z22" s="15"/>
     </row>
     <row r="23" ht="14.25" customHeight="1">
-      <c r="A23" s="17" t="s">
-[...34 lines deleted...]
-      <c r="Z23" s="19"/>
+      <c r="A23" s="14" t="s">
+        <v>639</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>640</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>609</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="15"/>
+      <c r="O23" s="15"/>
+      <c r="P23" s="15"/>
+      <c r="Q23" s="15"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="15"/>
+      <c r="U23" s="15"/>
+      <c r="V23" s="15"/>
+      <c r="W23" s="15"/>
+      <c r="X23" s="15"/>
+      <c r="Y23" s="15"/>
+      <c r="Z23" s="15"/>
     </row>
     <row r="24" ht="14.25" customHeight="1">
-      <c r="A24" s="18" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A24" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="25" ht="14.25" customHeight="1">
       <c r="A25" s="1"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="3"/>
     </row>
     <row r="26" ht="14.25" customHeight="1">
-      <c r="A26" s="20" t="s">
-[...12 lines deleted...]
-        <v>311</v>
+      <c r="A26" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>662</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="27" ht="14.25" customHeight="1">
-      <c r="A27" s="18" t="s">
-[...12 lines deleted...]
-        <v>311</v>
+      <c r="A27" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="28" ht="14.25" customHeight="1">
       <c r="A28" s="1"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="3"/>
     </row>
     <row r="29" ht="14.25" customHeight="1">
-      <c r="A29" s="20" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A29" s="12" t="s">
+        <v>670</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="30" ht="14.25" customHeight="1">
       <c r="A30" s="23" t="s">
-        <v>520</v>
+        <v>675</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>549</v>
-[...8 lines deleted...]
-        <v>84</v>
+        <v>680</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="31" ht="14.25" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" ht="14.25" customHeight="1">
-      <c r="A32" s="20" t="s">
-[...12 lines deleted...]
-        <v>56</v>
+      <c r="A32" s="12" t="s">
+        <v>687</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="33" ht="14.25" customHeight="1">
-      <c r="A33" s="18" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A33" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="34" ht="14.25" customHeight="1">
-      <c r="A34" s="18" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="A34" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="35" ht="14.25" customHeight="1">
-      <c r="A35" s="15" t="s">
-[...12 lines deleted...]
-        <v>50</v>
+      <c r="A35" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="36" ht="14.25" customHeight="1"/>
     <row r="37" ht="14.25" customHeight="1"/>
     <row r="38" ht="14.25" customHeight="1"/>
     <row r="39" ht="14.25" customHeight="1"/>
     <row r="40" ht="14.25" customHeight="1"/>
     <row r="41" ht="14.25" customHeight="1"/>
     <row r="42" ht="14.25" customHeight="1"/>
     <row r="43" ht="14.25" customHeight="1"/>
     <row r="44" ht="14.25" customHeight="1"/>
     <row r="45" ht="14.25" customHeight="1"/>
     <row r="46" ht="14.25" customHeight="1"/>
     <row r="47" ht="14.25" customHeight="1"/>
     <row r="48" ht="14.25" customHeight="1"/>
     <row r="49" ht="14.25" customHeight="1"/>
     <row r="50" ht="14.25" customHeight="1"/>
     <row r="51" ht="14.25" customHeight="1"/>
     <row r="52" ht="14.25" customHeight="1"/>
     <row r="53" ht="14.25" customHeight="1"/>
     <row r="54" ht="14.25" customHeight="1"/>
     <row r="55" ht="14.25" customHeight="1"/>
     <row r="56" ht="14.25" customHeight="1"/>
     <row r="57" ht="14.25" customHeight="1"/>
     <row r="58" ht="14.25" customHeight="1"/>