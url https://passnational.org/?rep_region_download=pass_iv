--- v0 (2026-09-03)
+++ v1 (2026-11-03)
@@ -1,12979 +1,32093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D32B3FC-F590-4831-9A4F-ED6D3CCA552D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{775AA9A2-068D-48DD-88E7-BA731B540080}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="query (9)" sheetId="1" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="What Changed" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AIR" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFB" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GASA" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACSA" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OSS" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ABI" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFH" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSRP" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Reps" sheetId="10" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
-    <definedName name="query__9" localSheetId="0" hidden="1">'query (9)'!$A$1:$K$299</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'AIR'!$A$12:$J$33</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'AIR'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'AFB'!$A$12:$J$26</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'AFB'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'GASA'!$A$12:$J$135</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'GASA'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ACSA'!$A$12:$J$70</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'ACSA'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'OSS'!$A$12:$J$84</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'OSS'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'ABI'!$A$12:$J$36</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'ABI'!$12:$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'AFH'!$A$11:$J$22</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'AFH'!$11:$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'All Reps'!$A$7:$J$337</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'All Reps'!$7:$7</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-[...2717 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="9">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="20"/>
     </font>
     <font>
-      <sz val="18"/>
-[...3 lines deleted...]
-      <scheme val="major"/>
+      <b val="1"/>
+      <color rgb="00007A33"/>
+      <sz val="12"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <i val="1"/>
+      <color rgb="00555555"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
+      <color rgb="00007A33"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
     <font>
-      <sz val="11"/>
-[...71 lines deleted...]
-      <scheme val="minor"/>
+      <i val="1"/>
+      <color rgb="007A6420"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="00007A33"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor rgb="00E8F2EC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="00F5F5F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
-[...152 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="00F6EBC8"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-        <color theme="4"/>
+      <bottom style="medium">
+        <color rgb="00C9A84C"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-        <color theme="4" tint="0.499984740745262"/>
+      <bottom style="thin">
+        <color rgb="00BFBFBF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color theme="4" tint="0.39997558519241921"/>
-[...79 lines deleted...]
-        <color theme="4"/>
+        <color rgb="00C9A84C"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="42">
-[...41 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="11">
-[...48 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...51 lines deleted...]
-</table>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faa.gov/documentLibrary/media/Order/VS_8000.375.pdf" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://review.avsvsrp.aero/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.faa.gov/org/linebusiness/avs/programs/vsrp" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBDE359B-0CDD-43AC-BBE7-551D299A88BD}">
-  <dimension ref="A1:K299"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.5546875" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="11" width="32.88671875" bestFit="1" customWidth="1"/>
+    <col width="16" customWidth="1" min="1" max="1"/>
+    <col width="44" customWidth="1" min="2" max="2"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="60" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-[...9190 lines deleted...]
-      <c r="K299" s="2"/>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>What Changed  ·  October 15, 2026 to November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="inlineStr">
+        <is>
+          <t>Changed rows are also highlighted on each office tab. Questions or corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="C5" s="5" t="inlineStr">
+        <is>
+          <t>Seat</t>
+        </is>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t>Change</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="inlineStr">
+        <is>
+          <t>Baton Rouge - BTR FSDO (SW03)</t>
+        </is>
+      </c>
+      <c r="C6" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D6" s="6" t="inlineStr">
+        <is>
+          <t>William "Eddie" Driskell  (was See PR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>Fresno - FAT FSDO (WP17)</t>
+        </is>
+      </c>
+      <c r="C7" s="6" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="D7" s="6" t="inlineStr">
+        <is>
+          <t>See DR  (was Les Williams)</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B8" s="6" t="inlineStr">
+        <is>
+          <t>General Aviation Division F (AFG-600)</t>
+        </is>
+      </c>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="D8" s="6" t="inlineStr">
+        <is>
+          <t>Gerald Dotson  (was Les Williams). The Division Representative column on 12 GASA office rows now reads Gerald Dotson; those rows are highlighted on the GASA tab.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="inlineStr">
+        <is>
+          <t>Minneapolis - MSP FSDO (GL15)</t>
+        </is>
+      </c>
+      <c r="C9" s="6" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="D9" s="6" t="inlineStr">
+        <is>
+          <t>David Egesdal  (was See DR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO (SW19)</t>
+        </is>
+      </c>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>Gerald Dotson  (was Diallo Shorter)</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t>Portland - PDX FSDO (NM09)</t>
+        </is>
+      </c>
+      <c r="C11" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D11" s="6" t="inlineStr">
+        <is>
+          <t>Added: Chris Mazurkiewicz</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B12" s="6" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO (GL19)</t>
+        </is>
+      </c>
+      <c r="C12" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D12" s="6" t="inlineStr">
+        <is>
+          <t>Added: Abubakar Abulfathi</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B13" s="6" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO (GL19)</t>
+        </is>
+      </c>
+      <c r="C13" s="6" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="D13" s="6" t="inlineStr">
+        <is>
+          <t>Clyde Zellers  (was See DR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="6" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B14" s="6" t="inlineStr">
+        <is>
+          <t>Midwest CMO (GL62)</t>
+        </is>
+      </c>
+      <c r="C14" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D14" s="6" t="inlineStr">
+        <is>
+          <t>Added: Ricky Nobles</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="6" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="inlineStr">
+        <is>
+          <t>Midwest CMO (GL62)</t>
+        </is>
+      </c>
+      <c r="C15" s="6" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="D15" s="6" t="inlineStr">
+        <is>
+          <t>David Egesdal  (was Ricky Nobles)</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="6" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B16" s="6" t="inlineStr">
+        <is>
+          <t>SkyWest CMO (NM06)</t>
+        </is>
+      </c>
+      <c r="C16" s="6" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="D16" s="6" t="inlineStr">
+        <is>
+          <t>Added: See PR</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="6" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B17" s="6" t="inlineStr">
+        <is>
+          <t>SkyWest CMO (NM06)</t>
+        </is>
+      </c>
+      <c r="C17" s="6" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="D17" s="6" t="inlineStr">
+        <is>
+          <t>Removed: See DR</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="6" t="n"/>
+      <c r="B18" s="6" t="n"/>
+      <c r="C18" s="6" t="n"/>
+      <c r="D18" s="6" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="6" t="n"/>
+      <c r="B19" s="6" t="n"/>
+      <c r="C19" s="6" t="n"/>
+      <c r="D19" s="6" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="6" t="n"/>
+      <c r="B20" s="6" t="n"/>
+      <c r="C20" s="6" t="n"/>
+      <c r="D20" s="6" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="6" t="n"/>
+      <c r="B21" s="6" t="n"/>
+      <c r="C21" s="6" t="n"/>
+      <c r="D21" s="6" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="6" t="n"/>
+      <c r="B22" s="6" t="n"/>
+      <c r="C22" s="6" t="n"/>
+      <c r="D22" s="6" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="6" t="n"/>
+      <c r="B23" s="6" t="n"/>
+      <c r="C23" s="6" t="n"/>
+      <c r="D23" s="6" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="6" t="n"/>
+      <c r="B24" s="6" t="n"/>
+      <c r="C24" s="6" t="n"/>
+      <c r="D24" s="6" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="n"/>
+      <c r="B25" s="6" t="n"/>
+      <c r="C25" s="6" t="n"/>
+      <c r="D25" s="6" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="6" t="n"/>
+      <c r="B26" s="6" t="n"/>
+      <c r="C26" s="6" t="n"/>
+      <c r="D26" s="6" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="6" t="n"/>
+      <c r="B27" s="6" t="n"/>
+      <c r="C27" s="6" t="n"/>
+      <c r="D27" s="6" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="6" t="n"/>
+      <c r="B28" s="6" t="n"/>
+      <c r="C28" s="6" t="n"/>
+      <c r="D28" s="6" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="6" t="n"/>
+      <c r="B29" s="6" t="n"/>
+      <c r="C29" s="6" t="n"/>
+      <c r="D29" s="6" t="n"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2 lines deleted...]
-  </tableParts>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J337"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
+    <col width="33" customWidth="1" min="6" max="6"/>
+    <col width="38" customWidth="1" min="7" max="7"/>
+    <col width="39" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="33" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>All Representatives  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>Highlighted rows have changed since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>Every office on one tab. Use the filter arrows to sort or search. Questions or corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C7" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D7" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E7" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F7" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G7" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H7" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I7" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J7" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B8" s="11" t="n"/>
+      <c r="C8" s="11" t="n"/>
+      <c r="D8" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="E8" s="11" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F8" s="11" t="inlineStr">
+        <is>
+          <t>Struck, Ben</t>
+        </is>
+      </c>
+      <c r="G8" s="11" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="11" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J8" s="11" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="12" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B9" s="12" t="n"/>
+      <c r="C9" s="12" t="n"/>
+      <c r="D9" s="12" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="E9" s="12" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F9" s="12" t="inlineStr">
+        <is>
+          <t>Weckwerth, Brent</t>
+        </is>
+      </c>
+      <c r="G9" s="12" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H9" s="12" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I9" s="12" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J9" s="12" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B10" s="11" t="n"/>
+      <c r="C10" s="11" t="n"/>
+      <c r="D10" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="E10" s="11" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F10" s="11" t="inlineStr">
+        <is>
+          <t>Monnier, Cherrie</t>
+        </is>
+      </c>
+      <c r="G10" s="11" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H10" s="11" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I10" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J10" s="11" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="12" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B11" s="12" t="n"/>
+      <c r="C11" s="12" t="n"/>
+      <c r="D11" s="12" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="E11" s="12" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F11" s="12" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Chris</t>
+        </is>
+      </c>
+      <c r="G11" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H11" s="12" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I11" s="12" t="n"/>
+      <c r="J11" s="12" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B12" s="11" t="n"/>
+      <c r="C12" s="11" t="inlineStr">
+        <is>
+          <t>Voluntary Safety Reporting Program (VSRP)</t>
+        </is>
+      </c>
+      <c r="D12" s="11" t="inlineStr">
+        <is>
+          <t>VSRP</t>
+        </is>
+      </c>
+      <c r="E12" s="11" t="inlineStr">
+        <is>
+          <t>VSRP ERT Member</t>
+        </is>
+      </c>
+      <c r="F12" s="11" t="inlineStr">
+        <is>
+          <t>Karalunas, David</t>
+        </is>
+      </c>
+      <c r="G12" s="11" t="inlineStr">
+        <is>
+          <t>David.Karalunas@faa.gov</t>
+        </is>
+      </c>
+      <c r="H12" s="11" t="n"/>
+      <c r="I12" s="11" t="n"/>
+      <c r="J12" s="11" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="12" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B13" s="12" t="n"/>
+      <c r="C13" s="12" t="inlineStr">
+        <is>
+          <t>Voluntary Safety Reporting Program (VSRP)</t>
+        </is>
+      </c>
+      <c r="D13" s="12" t="inlineStr">
+        <is>
+          <t>VSRP</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="inlineStr">
+        <is>
+          <t>VSRP ERT Analyst</t>
+        </is>
+      </c>
+      <c r="F13" s="12" t="inlineStr">
+        <is>
+          <t>Reda, Ann</t>
+        </is>
+      </c>
+      <c r="G13" s="12" t="inlineStr">
+        <is>
+          <t>Ann.Reda@faa.gov</t>
+        </is>
+      </c>
+      <c r="H13" s="12" t="n"/>
+      <c r="I13" s="12" t="n"/>
+      <c r="J13" s="12" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="11" t="inlineStr">
+        <is>
+          <t>AVS</t>
+        </is>
+      </c>
+      <c r="B14" s="11" t="n"/>
+      <c r="C14" s="11" t="inlineStr">
+        <is>
+          <t>Voluntary Safety Reporting Program (VSRP)</t>
+        </is>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t>VSRP</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="inlineStr">
+        <is>
+          <t>VSRP ERT Member (Alternate)</t>
+        </is>
+      </c>
+      <c r="F14" s="11" t="inlineStr">
+        <is>
+          <t>D'Urso, Steve</t>
+        </is>
+      </c>
+      <c r="G14" s="11" t="inlineStr">
+        <is>
+          <t>Steven.D.D'Urso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H14" s="11" t="n"/>
+      <c r="I14" s="11" t="n"/>
+      <c r="J14" s="11" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B15" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C15" s="12" t="inlineStr">
+        <is>
+          <t>Bradley CMS</t>
+        </is>
+      </c>
+      <c r="D15" s="12" t="inlineStr">
+        <is>
+          <t>AIR-851</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F15" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+      <c r="G15" s="12" t="inlineStr">
+        <is>
+          <t>Michael.C.Ahlberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H15" s="12" t="inlineStr">
+        <is>
+          <t>michael.ahlberg@passmember.net</t>
+        </is>
+      </c>
+      <c r="I15" s="12" t="n"/>
+      <c r="J15" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B16" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C16" s="11" t="inlineStr">
+        <is>
+          <t>Burlington/Boston CMS</t>
+        </is>
+      </c>
+      <c r="D16" s="11" t="inlineStr">
+        <is>
+          <t>AIR-852</t>
+        </is>
+      </c>
+      <c r="E16" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F16" s="11" t="inlineStr">
+        <is>
+          <t>Egger, Jeremy</t>
+        </is>
+      </c>
+      <c r="G16" s="11" t="inlineStr">
+        <is>
+          <t>Jeremy.L.Egger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H16" s="11" t="inlineStr">
+        <is>
+          <t>jeremy.egger@passmember.net</t>
+        </is>
+      </c>
+      <c r="I16" s="11" t="n"/>
+      <c r="J16" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B17" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C17" s="12" t="inlineStr">
+        <is>
+          <t>Atlanta CMS</t>
+        </is>
+      </c>
+      <c r="D17" s="12" t="inlineStr">
+        <is>
+          <t>AIR-853</t>
+        </is>
+      </c>
+      <c r="E17" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F17" s="12" t="inlineStr">
+        <is>
+          <t>Rodriguez, Mark</t>
+        </is>
+      </c>
+      <c r="G17" s="12" t="inlineStr">
+        <is>
+          <t>Mark.A.Rodriguez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H17" s="12" t="inlineStr">
+        <is>
+          <t>mark.rodriguez@passmember.net</t>
+        </is>
+      </c>
+      <c r="I17" s="12" t="n"/>
+      <c r="J17" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C18" s="11" t="inlineStr">
+        <is>
+          <t>New Cumberland CMS</t>
+        </is>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t>AIR-854</t>
+        </is>
+      </c>
+      <c r="E18" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F18" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G18" s="11" t="n"/>
+      <c r="H18" s="11" t="n"/>
+      <c r="I18" s="11" t="n"/>
+      <c r="J18" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B19" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C19" s="12" t="inlineStr">
+        <is>
+          <t>Farmingdale/Saddlebrook CMS</t>
+        </is>
+      </c>
+      <c r="D19" s="12" t="inlineStr">
+        <is>
+          <t>AIR-855</t>
+        </is>
+      </c>
+      <c r="E19" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F19" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G19" s="12" t="n"/>
+      <c r="H19" s="12" t="n"/>
+      <c r="I19" s="12" t="n"/>
+      <c r="J19" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B20" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C20" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850, East MIO Branch</t>
+        </is>
+      </c>
+      <c r="D20" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="E20" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F20" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+      <c r="G20" s="11" t="inlineStr">
+        <is>
+          <t>Michael.C.Ahlberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H20" s="11" t="inlineStr">
+        <is>
+          <t>michael.ahlberg@passmember.net</t>
+        </is>
+      </c>
+      <c r="I20" s="11" t="n"/>
+      <c r="J20" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B21" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C21" s="12" t="inlineStr">
+        <is>
+          <t>Orlando CMS</t>
+        </is>
+      </c>
+      <c r="D21" s="12" t="inlineStr">
+        <is>
+          <t>AIR-856</t>
+        </is>
+      </c>
+      <c r="E21" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F21" s="12" t="inlineStr">
+        <is>
+          <t>Woods, Lance</t>
+        </is>
+      </c>
+      <c r="G21" s="12" t="inlineStr">
+        <is>
+          <t>Lance.Woods@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="12" t="inlineStr">
+        <is>
+          <t>lance.woods@passmember.net</t>
+        </is>
+      </c>
+      <c r="I21" s="12" t="n"/>
+      <c r="J21" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B22" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C22" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix/Scottsdale CMS</t>
+        </is>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t>AIR-871</t>
+        </is>
+      </c>
+      <c r="E22" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F22" s="11" t="inlineStr">
+        <is>
+          <t>Meir, Ralph</t>
+        </is>
+      </c>
+      <c r="G22" s="11" t="inlineStr">
+        <is>
+          <t>Ralph.Meir@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="11" t="inlineStr">
+        <is>
+          <t>ralph.meir@passmember.net</t>
+        </is>
+      </c>
+      <c r="I22" s="11" t="n"/>
+      <c r="J22" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B23" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C23" s="12" t="inlineStr">
+        <is>
+          <t>Seattle CMS</t>
+        </is>
+      </c>
+      <c r="D23" s="12" t="inlineStr">
+        <is>
+          <t>AIR-872</t>
+        </is>
+      </c>
+      <c r="E23" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F23" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G23" s="12" t="n"/>
+      <c r="H23" s="12" t="n"/>
+      <c r="I23" s="12" t="n"/>
+      <c r="J23" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B24" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C24" s="11" t="inlineStr">
+        <is>
+          <t>Los Angeles CMS</t>
+        </is>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t>AIR-873</t>
+        </is>
+      </c>
+      <c r="E24" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chavez, Manuel "Manny" </t>
+        </is>
+      </c>
+      <c r="G24" s="11" t="inlineStr">
+        <is>
+          <t>Manuel.Chavez01@faa.gov</t>
+        </is>
+      </c>
+      <c r="H24" s="11" t="inlineStr">
+        <is>
+          <t>manuel.chavez@passmember.net</t>
+        </is>
+      </c>
+      <c r="I24" s="11" t="n"/>
+      <c r="J24" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B25" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C25" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870, West MIO Branch</t>
+        </is>
+      </c>
+      <c r="D25" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="E25" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F25" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+      <c r="G25" s="12" t="inlineStr">
+        <is>
+          <t>Jesse.A.Hutchings@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="12" t="inlineStr">
+        <is>
+          <t>jesse.hutchings@passmember.net</t>
+        </is>
+      </c>
+      <c r="I25" s="12" t="n"/>
+      <c r="J25" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B26" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C26" s="11" t="inlineStr">
+        <is>
+          <t>Van Nuys CMS</t>
+        </is>
+      </c>
+      <c r="D26" s="11" t="inlineStr">
+        <is>
+          <t>AIR-875</t>
+        </is>
+      </c>
+      <c r="E26" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F26" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G26" s="11" t="n"/>
+      <c r="H26" s="11" t="n"/>
+      <c r="I26" s="11" t="n"/>
+      <c r="J26" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B27" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C27" s="12" t="inlineStr">
+        <is>
+          <t>Oklahoma City CMS</t>
+        </is>
+      </c>
+      <c r="D27" s="12" t="inlineStr">
+        <is>
+          <t>AIR-861</t>
+        </is>
+      </c>
+      <c r="E27" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F27" s="12" t="inlineStr">
+        <is>
+          <t>Wilson, Craig</t>
+        </is>
+      </c>
+      <c r="G27" s="12" t="inlineStr">
+        <is>
+          <t>Craig.Wilson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H27" s="12" t="inlineStr">
+        <is>
+          <t>craig.wilson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I27" s="12" t="n"/>
+      <c r="J27" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B28" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C28" s="11" t="inlineStr">
+        <is>
+          <t>Fort Worth CMS</t>
+        </is>
+      </c>
+      <c r="D28" s="11" t="inlineStr">
+        <is>
+          <t>AIR-862</t>
+        </is>
+      </c>
+      <c r="E28" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F28" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G28" s="11" t="n"/>
+      <c r="H28" s="11" t="n"/>
+      <c r="I28" s="11" t="n"/>
+      <c r="J28" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B29" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C29" s="12" t="inlineStr">
+        <is>
+          <t>San Antonio CMS</t>
+        </is>
+      </c>
+      <c r="D29" s="12" t="inlineStr">
+        <is>
+          <t>AIR-863</t>
+        </is>
+      </c>
+      <c r="E29" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F29" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G29" s="12" t="n"/>
+      <c r="H29" s="12" t="n"/>
+      <c r="I29" s="12" t="n"/>
+      <c r="J29" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B30" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C30" s="11" t="inlineStr">
+        <is>
+          <t>Minneapolis CMS</t>
+        </is>
+      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <t>AIR-864</t>
+        </is>
+      </c>
+      <c r="E30" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F30" s="11" t="inlineStr">
+        <is>
+          <t>Shocklee, Levii</t>
+        </is>
+      </c>
+      <c r="G30" s="11" t="inlineStr">
+        <is>
+          <t>Levii.R.Shocklee@faa.gov</t>
+        </is>
+      </c>
+      <c r="H30" s="11" t="inlineStr">
+        <is>
+          <t>levii.shocklee@passmember.net</t>
+        </is>
+      </c>
+      <c r="I30" s="11" t="n"/>
+      <c r="J30" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B31" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C31" s="12" t="inlineStr">
+        <is>
+          <t>Cleveland CMS (Detroit CMU)</t>
+        </is>
+      </c>
+      <c r="D31" s="12" t="inlineStr">
+        <is>
+          <t>AIR-866</t>
+        </is>
+      </c>
+      <c r="E31" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F31" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G31" s="12" t="n"/>
+      <c r="H31" s="12" t="n"/>
+      <c r="I31" s="12" t="n"/>
+      <c r="J31" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B32" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C32" s="11" t="inlineStr">
+        <is>
+          <t>Wichita CMS</t>
+        </is>
+      </c>
+      <c r="D32" s="11" t="inlineStr">
+        <is>
+          <t>AIR-865</t>
+        </is>
+      </c>
+      <c r="E32" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F32" s="11" t="inlineStr">
+        <is>
+          <t>McMahon, Sean</t>
+        </is>
+      </c>
+      <c r="G32" s="11" t="inlineStr">
+        <is>
+          <t>Sean.P.McMahon@faa.gov</t>
+        </is>
+      </c>
+      <c r="H32" s="11" t="inlineStr">
+        <is>
+          <t>sean.mcmahon@passmember.net</t>
+        </is>
+      </c>
+      <c r="I32" s="11" t="n"/>
+      <c r="J32" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B33" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C33" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860, Central MIO Branch</t>
+        </is>
+      </c>
+      <c r="D33" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="E33" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F33" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+      <c r="G33" s="12" t="inlineStr">
+        <is>
+          <t>Vickie.M.McDonald@faa.gov</t>
+        </is>
+      </c>
+      <c r="H33" s="12" t="inlineStr">
+        <is>
+          <t>vickie.mcdonald@passmember.net</t>
+        </is>
+      </c>
+      <c r="I33" s="12" t="n"/>
+      <c r="J33" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B34" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C34" s="11" t="inlineStr">
+        <is>
+          <t>Vandalia CMS (Chicago CMU)</t>
+        </is>
+      </c>
+      <c r="D34" s="11" t="inlineStr">
+        <is>
+          <t>AIR-867</t>
+        </is>
+      </c>
+      <c r="E34" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F34" s="11" t="inlineStr">
+        <is>
+          <t>Dahl, Brad</t>
+        </is>
+      </c>
+      <c r="G34" s="11" t="inlineStr">
+        <is>
+          <t>Bradley.E.Dahl@faa.gov</t>
+        </is>
+      </c>
+      <c r="H34" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">bradley.dahl@passmember.net </t>
+        </is>
+      </c>
+      <c r="I34" s="11" t="n"/>
+      <c r="J34" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B35" s="12" t="inlineStr">
+        <is>
+          <t>AIR-800</t>
+        </is>
+      </c>
+      <c r="C35" s="12" t="inlineStr">
+        <is>
+          <t>AIR-800, System Oversight Division</t>
+        </is>
+      </c>
+      <c r="D35" s="12" t="inlineStr">
+        <is>
+          <t>AIR-800</t>
+        </is>
+      </c>
+      <c r="E35" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F35" s="12" t="inlineStr">
+        <is>
+          <t>Meir, Ralph</t>
+        </is>
+      </c>
+      <c r="G35" s="12" t="inlineStr">
+        <is>
+          <t>Ralph.Meir@faa.gov</t>
+        </is>
+      </c>
+      <c r="H35" s="12" t="inlineStr">
+        <is>
+          <t>rmeir@passnational.org</t>
+        </is>
+      </c>
+      <c r="I35" s="12" t="inlineStr">
+        <is>
+          <t>(805) 236-3693</t>
+        </is>
+      </c>
+      <c r="J35" s="12" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B36" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C36" s="11" t="inlineStr">
+        <is>
+          <t>Budget Execution</t>
+        </is>
+      </c>
+      <c r="D36" s="11" t="inlineStr">
+        <is>
+          <t>AFB-240</t>
+        </is>
+      </c>
+      <c r="E36" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F36" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G36" s="11" t="n"/>
+      <c r="H36" s="11" t="n"/>
+      <c r="I36" s="11" t="n"/>
+      <c r="J36" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B37" s="12" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C37" s="12" t="inlineStr">
+        <is>
+          <t>System Tools &amp; Information Management</t>
+        </is>
+      </c>
+      <c r="D37" s="12" t="inlineStr">
+        <is>
+          <t>AFB-260</t>
+        </is>
+      </c>
+      <c r="E37" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F37" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G37" s="12" t="n"/>
+      <c r="H37" s="12" t="n"/>
+      <c r="I37" s="12" t="n"/>
+      <c r="J37" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B38" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C38" s="11" t="inlineStr">
+        <is>
+          <t>Strategic Planning &amp; Financial Services</t>
+        </is>
+      </c>
+      <c r="D38" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="E38" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F38" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G38" s="11" t="n"/>
+      <c r="H38" s="11" t="n"/>
+      <c r="I38" s="11" t="n"/>
+      <c r="J38" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B39" s="12" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="C39" s="12" t="inlineStr">
+        <is>
+          <t>Correspondence Services</t>
+        </is>
+      </c>
+      <c r="D39" s="12" t="inlineStr">
+        <is>
+          <t>AFB-130</t>
+        </is>
+      </c>
+      <c r="E39" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F39" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G39" s="12" t="n"/>
+      <c r="H39" s="12" t="n"/>
+      <c r="I39" s="12" t="n"/>
+      <c r="J39" s="12" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B40" s="11" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="C40" s="11" t="inlineStr">
+        <is>
+          <t>Safety Services Division</t>
+        </is>
+      </c>
+      <c r="D40" s="11" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="E40" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F40" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G40" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H40" s="11" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I40" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J40" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B41" s="12" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C41" s="12" t="inlineStr">
+        <is>
+          <t>Aircraft Registration</t>
+        </is>
+      </c>
+      <c r="D41" s="12" t="inlineStr">
+        <is>
+          <t>AFB-710</t>
+        </is>
+      </c>
+      <c r="E41" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F41" s="12" t="inlineStr">
+        <is>
+          <t>Woodley, Corey</t>
+        </is>
+      </c>
+      <c r="G41" s="12" t="inlineStr">
+        <is>
+          <t>Corey.Woodley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H41" s="12" t="n"/>
+      <c r="I41" s="12" t="n"/>
+      <c r="J41" s="12" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B42" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C42" s="11" t="inlineStr">
+        <is>
+          <t>Airmen Certification</t>
+        </is>
+      </c>
+      <c r="D42" s="11" t="inlineStr">
+        <is>
+          <t>AFB-720</t>
+        </is>
+      </c>
+      <c r="E42" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F42" s="11" t="inlineStr">
+        <is>
+          <t>Washington, Julie</t>
+        </is>
+      </c>
+      <c r="G42" s="11" t="inlineStr">
+        <is>
+          <t>Julie.D.Washington@faa.gov</t>
+        </is>
+      </c>
+      <c r="H42" s="11" t="n"/>
+      <c r="I42" s="11" t="n"/>
+      <c r="J42" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B43" s="12" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C43" s="12" t="inlineStr">
+        <is>
+          <t>Registry Services &amp; information Branch</t>
+        </is>
+      </c>
+      <c r="D43" s="12" t="inlineStr">
+        <is>
+          <t>AFB-730</t>
+        </is>
+      </c>
+      <c r="E43" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F43" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G43" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H43" s="12" t="n"/>
+      <c r="I43" s="12" t="n"/>
+      <c r="J43" s="12" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B44" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C44" s="11" t="inlineStr">
+        <is>
+          <t>Civil Aviation Registry Division</t>
+        </is>
+      </c>
+      <c r="D44" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="E44" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F44" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+      <c r="G44" s="11" t="inlineStr">
+        <is>
+          <t>Christine.Mounger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H44" s="11" t="inlineStr">
+        <is>
+          <t>christine.mounger@passmember.net</t>
+        </is>
+      </c>
+      <c r="I44" s="11" t="n"/>
+      <c r="J44" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B45" s="12" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C45" s="12" t="inlineStr">
+        <is>
+          <t>Training Management Branch</t>
+        </is>
+      </c>
+      <c r="D45" s="12" t="inlineStr">
+        <is>
+          <t>AFB-520</t>
+        </is>
+      </c>
+      <c r="E45" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F45" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ross, C'Ne </t>
+        </is>
+      </c>
+      <c r="G45" s="12" t="inlineStr">
+        <is>
+          <t>C'Ne.Ross@faa.gov</t>
+        </is>
+      </c>
+      <c r="H45" s="12" t="n"/>
+      <c r="I45" s="12" t="n"/>
+      <c r="J45" s="12" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B46" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C46" s="11" t="inlineStr">
+        <is>
+          <t>Learning Solutions Branch</t>
+        </is>
+      </c>
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <t>AFB-540</t>
+        </is>
+      </c>
+      <c r="E46" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F46" s="11" t="inlineStr">
+        <is>
+          <t>Haubrich, Tamra</t>
+        </is>
+      </c>
+      <c r="G46" s="11" t="inlineStr">
+        <is>
+          <t>Tamra.M.Haubrich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H46" s="11" t="n"/>
+      <c r="I46" s="11" t="n"/>
+      <c r="J46" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B47" s="12" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C47" s="12" t="inlineStr">
+        <is>
+          <t>Technical Programs</t>
+        </is>
+      </c>
+      <c r="D47" s="12" t="inlineStr">
+        <is>
+          <t>AFB-550</t>
+        </is>
+      </c>
+      <c r="E47" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F47" s="12" t="inlineStr">
+        <is>
+          <t>Rechenmacher, David</t>
+        </is>
+      </c>
+      <c r="G47" s="12" t="inlineStr">
+        <is>
+          <t>David.Rechenmacher@faa.gov</t>
+        </is>
+      </c>
+      <c r="H47" s="12" t="n"/>
+      <c r="I47" s="12" t="n"/>
+      <c r="J47" s="12" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B48" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C48" s="11" t="inlineStr">
+        <is>
+          <t>Workforce Development Division</t>
+        </is>
+      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="E48" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F48" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+      <c r="G48" s="11" t="inlineStr">
+        <is>
+          <t>C'Ne.Ross@faa.gov</t>
+        </is>
+      </c>
+      <c r="H48" s="11" t="n"/>
+      <c r="I48" s="11" t="n"/>
+      <c r="J48" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B49" s="12" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="C49" s="12" t="inlineStr">
+        <is>
+          <t>Office of Safety &amp; Business Integration</t>
+        </is>
+      </c>
+      <c r="D49" s="12" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="E49" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F49" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G49" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H49" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I49" s="12" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J49" s="12" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B50" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C50" s="11" t="inlineStr">
+        <is>
+          <t>Greater Chicago FSDO</t>
+        </is>
+      </c>
+      <c r="D50" s="11" t="inlineStr">
+        <is>
+          <t>GL03</t>
+        </is>
+      </c>
+      <c r="E50" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F50" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G50" s="11" t="n"/>
+      <c r="H50" s="11" t="n"/>
+      <c r="I50" s="11" t="n"/>
+      <c r="J50" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B51" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C51" s="12" t="inlineStr">
+        <is>
+          <t>Columbus- CMH FSDO</t>
+        </is>
+      </c>
+      <c r="D51" s="12" t="inlineStr">
+        <is>
+          <t>GL07</t>
+        </is>
+      </c>
+      <c r="E51" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F51" s="12" t="inlineStr">
+        <is>
+          <t>Wiesenbach, Mike</t>
+        </is>
+      </c>
+      <c r="G51" s="12" t="inlineStr">
+        <is>
+          <t>Michael.Wiesenbach@faa.gov</t>
+        </is>
+      </c>
+      <c r="H51" s="12" t="n"/>
+      <c r="I51" s="12" t="n"/>
+      <c r="J51" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B52" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C52" s="11" t="inlineStr">
+        <is>
+          <t>East Michigan - EMI FSDO</t>
+        </is>
+      </c>
+      <c r="D52" s="11" t="inlineStr">
+        <is>
+          <t>GL23</t>
+        </is>
+      </c>
+      <c r="E52" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F52" s="11" t="inlineStr">
+        <is>
+          <t>Armstrong, Norm</t>
+        </is>
+      </c>
+      <c r="G52" s="11" t="inlineStr">
+        <is>
+          <t>Norman.Armstrong@faa.gov</t>
+        </is>
+      </c>
+      <c r="H52" s="11" t="n"/>
+      <c r="I52" s="11" t="n"/>
+      <c r="J52" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B53" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C53" s="12" t="inlineStr">
+        <is>
+          <t>Grand Rapids - GRR FSDO</t>
+        </is>
+      </c>
+      <c r="D53" s="12" t="inlineStr">
+        <is>
+          <t>GL09</t>
+        </is>
+      </c>
+      <c r="E53" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F53" s="12" t="inlineStr">
+        <is>
+          <t>Vandenberg, Shawn</t>
+        </is>
+      </c>
+      <c r="G53" s="12" t="inlineStr">
+        <is>
+          <t>Shawn.L.Vandenberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H53" s="12" t="n"/>
+      <c r="I53" s="12" t="n"/>
+      <c r="J53" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B54" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C54" s="11" t="inlineStr">
+        <is>
+          <t>Milwaukee - MKE FSDO</t>
+        </is>
+      </c>
+      <c r="D54" s="11" t="inlineStr">
+        <is>
+          <t>GL13</t>
+        </is>
+      </c>
+      <c r="E54" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F54" s="11" t="inlineStr">
+        <is>
+          <t>Wincell, David</t>
+        </is>
+      </c>
+      <c r="G54" s="11" t="inlineStr">
+        <is>
+          <t>David.J.Wincell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H54" s="11" t="inlineStr">
+        <is>
+          <t>david.wincell@passmember.net</t>
+        </is>
+      </c>
+      <c r="I54" s="11" t="n"/>
+      <c r="J54" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B55" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C55" s="12" t="inlineStr">
+        <is>
+          <t>Fargo - FAR FSDO</t>
+        </is>
+      </c>
+      <c r="D55" s="12" t="inlineStr">
+        <is>
+          <t>GL21</t>
+        </is>
+      </c>
+      <c r="E55" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F55" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G55" s="12" t="n"/>
+      <c r="H55" s="12" t="n"/>
+      <c r="I55" s="12" t="n"/>
+      <c r="J55" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B56" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C56" s="11" t="inlineStr">
+        <is>
+          <t>Cleveland - CLE FSDO</t>
+        </is>
+      </c>
+      <c r="D56" s="11" t="inlineStr">
+        <is>
+          <t>GL25</t>
+        </is>
+      </c>
+      <c r="E56" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F56" s="11" t="inlineStr">
+        <is>
+          <t>Emmerich, Michael</t>
+        </is>
+      </c>
+      <c r="G56" s="11" t="inlineStr">
+        <is>
+          <t>Michael.J.Emmerich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H56" s="11" t="n"/>
+      <c r="I56" s="11" t="n"/>
+      <c r="J56" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B57" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C57" s="12" t="inlineStr">
+        <is>
+          <t>Albuquerque - ABQ FSDO</t>
+        </is>
+      </c>
+      <c r="D57" s="12" t="inlineStr">
+        <is>
+          <t>SW01</t>
+        </is>
+      </c>
+      <c r="E57" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F57" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G57" s="12" t="n"/>
+      <c r="H57" s="12" t="n"/>
+      <c r="I57" s="12" t="n"/>
+      <c r="J57" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B58" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C58" s="11" t="inlineStr">
+        <is>
+          <t>Rapid City FSDO</t>
+        </is>
+      </c>
+      <c r="D58" s="11" t="inlineStr">
+        <is>
+          <t>GL27</t>
+        </is>
+      </c>
+      <c r="E58" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F58" s="11" t="inlineStr">
+        <is>
+          <t>French, Thia</t>
+        </is>
+      </c>
+      <c r="G58" s="11" t="inlineStr">
+        <is>
+          <t>Thia.French@faa.gov</t>
+        </is>
+      </c>
+      <c r="H58" s="11" t="n"/>
+      <c r="I58" s="11" t="n"/>
+      <c r="J58" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B59" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C59" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division D</t>
+        </is>
+      </c>
+      <c r="D59" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="E59" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F59" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+      <c r="G59" s="12" t="inlineStr">
+        <is>
+          <t>Brandon.Caneva@faa.gov</t>
+        </is>
+      </c>
+      <c r="H59" s="12" t="inlineStr">
+        <is>
+          <t>brandon.caneva@passmember.net</t>
+        </is>
+      </c>
+      <c r="I59" s="12" t="n"/>
+      <c r="J59" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B60" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C60" s="11" t="inlineStr">
+        <is>
+          <t>Milwaukee - MKE FSDO</t>
+        </is>
+      </c>
+      <c r="D60" s="11" t="inlineStr">
+        <is>
+          <t>GL13</t>
+        </is>
+      </c>
+      <c r="E60" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F60" s="11" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G60" s="11" t="n"/>
+      <c r="H60" s="11" t="n"/>
+      <c r="I60" s="11" t="n"/>
+      <c r="J60" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B61" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C61" s="12" t="inlineStr">
+        <is>
+          <t>Cleveland - CLE FSDO</t>
+        </is>
+      </c>
+      <c r="D61" s="12" t="inlineStr">
+        <is>
+          <t>GL25</t>
+        </is>
+      </c>
+      <c r="E61" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F61" s="12" t="inlineStr">
+        <is>
+          <t>Washington, Reginald</t>
+        </is>
+      </c>
+      <c r="G61" s="12" t="inlineStr">
+        <is>
+          <t>Reginald.Washington@faa.gov</t>
+        </is>
+      </c>
+      <c r="H61" s="12" t="n"/>
+      <c r="I61" s="12" t="n"/>
+      <c r="J61" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B62" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C62" s="11" t="inlineStr">
+        <is>
+          <t>Rapid City FSDO</t>
+        </is>
+      </c>
+      <c r="D62" s="11" t="inlineStr">
+        <is>
+          <t>GL27</t>
+        </is>
+      </c>
+      <c r="E62" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F62" s="11" t="inlineStr">
+        <is>
+          <t>Thompson, Ray</t>
+        </is>
+      </c>
+      <c r="G62" s="11" t="inlineStr">
+        <is>
+          <t>Raymond.Thompson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H62" s="11" t="inlineStr">
+        <is>
+          <t>raymond.thompson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I62" s="11" t="n"/>
+      <c r="J62" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B63" s="13" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C63" s="13" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO</t>
+        </is>
+      </c>
+      <c r="D63" s="13" t="inlineStr">
+        <is>
+          <t>GL19</t>
+        </is>
+      </c>
+      <c r="E63" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F63" s="13" t="inlineStr">
+        <is>
+          <t>Zellers, Clyde</t>
+        </is>
+      </c>
+      <c r="G63" s="13" t="inlineStr">
+        <is>
+          <t>Clyde.Zellers@faa.gov</t>
+        </is>
+      </c>
+      <c r="H63" s="13" t="n"/>
+      <c r="I63" s="13" t="n"/>
+      <c r="J63" s="13" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B64" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C64" s="11" t="inlineStr">
+        <is>
+          <t>Greater Chicago FSDO</t>
+        </is>
+      </c>
+      <c r="D64" s="11" t="inlineStr">
+        <is>
+          <t>GL03</t>
+        </is>
+      </c>
+      <c r="E64" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F64" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G64" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H64" s="11" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I64" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J64" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B65" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C65" s="12" t="inlineStr">
+        <is>
+          <t>Albuquerque - ABQ FSDO</t>
+        </is>
+      </c>
+      <c r="D65" s="12" t="inlineStr">
+        <is>
+          <t>SW01</t>
+        </is>
+      </c>
+      <c r="E65" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F65" s="12" t="inlineStr">
+        <is>
+          <t>Bolin, Thomas</t>
+        </is>
+      </c>
+      <c r="G65" s="12" t="inlineStr">
+        <is>
+          <t>Thomas.J.Bolin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H65" s="12" t="n"/>
+      <c r="I65" s="12" t="n"/>
+      <c r="J65" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B66" s="13" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C66" s="13" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO</t>
+        </is>
+      </c>
+      <c r="D66" s="13" t="inlineStr">
+        <is>
+          <t>GL19</t>
+        </is>
+      </c>
+      <c r="E66" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F66" s="13" t="inlineStr">
+        <is>
+          <t>Abulfathi, Abubakar</t>
+        </is>
+      </c>
+      <c r="G66" s="13" t="inlineStr">
+        <is>
+          <t>Abubakar.A.Abulfathi@faa.gov</t>
+        </is>
+      </c>
+      <c r="H66" s="13" t="n"/>
+      <c r="I66" s="13" t="n"/>
+      <c r="J66" s="13" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B67" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C67" s="12" t="inlineStr">
+        <is>
+          <t>Special Activities Branch</t>
+        </is>
+      </c>
+      <c r="D67" s="12" t="inlineStr">
+        <is>
+          <t>AFG-120</t>
+        </is>
+      </c>
+      <c r="E67" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F67" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G67" s="12" t="n"/>
+      <c r="H67" s="12" t="n"/>
+      <c r="I67" s="12" t="n"/>
+      <c r="J67" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B68" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C68" s="11" t="inlineStr">
+        <is>
+          <t>FAASTeam Branch</t>
+        </is>
+      </c>
+      <c r="D68" s="11" t="inlineStr">
+        <is>
+          <t>AFG-130</t>
+        </is>
+      </c>
+      <c r="E68" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F68" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G68" s="11" t="n"/>
+      <c r="H68" s="11" t="n"/>
+      <c r="I68" s="11" t="n"/>
+      <c r="J68" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B69" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C69" s="12" t="inlineStr">
+        <is>
+          <t>Standardization Branch</t>
+        </is>
+      </c>
+      <c r="D69" s="12" t="inlineStr">
+        <is>
+          <t>AFG-150</t>
+        </is>
+      </c>
+      <c r="E69" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F69" s="12" t="inlineStr">
+        <is>
+          <t>Sisk, Tim</t>
+        </is>
+      </c>
+      <c r="G69" s="12" t="inlineStr">
+        <is>
+          <t>Timothy.R.Sisk@faa.gov</t>
+        </is>
+      </c>
+      <c r="H69" s="12" t="n"/>
+      <c r="I69" s="12" t="n"/>
+      <c r="J69" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B70" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C70" s="11" t="inlineStr">
+        <is>
+          <t>Delegation &amp; Resource Branch</t>
+        </is>
+      </c>
+      <c r="D70" s="11" t="inlineStr">
+        <is>
+          <t>AFG-170</t>
+        </is>
+      </c>
+      <c r="E70" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F70" s="11" t="inlineStr">
+        <is>
+          <t>Cotton, Christopher</t>
+        </is>
+      </c>
+      <c r="G70" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.S.Cotton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H70" s="11" t="n"/>
+      <c r="I70" s="11" t="n"/>
+      <c r="J70" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B71" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C71" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division A</t>
+        </is>
+      </c>
+      <c r="D71" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="E71" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F71" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+      <c r="G71" s="12" t="inlineStr">
+        <is>
+          <t>Lisa.A.Cotham@faa.gov</t>
+        </is>
+      </c>
+      <c r="H71" s="12" t="inlineStr">
+        <is>
+          <t>lcotham@passnational.org</t>
+        </is>
+      </c>
+      <c r="I71" s="12" t="n"/>
+      <c r="J71" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B72" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C72" s="11" t="inlineStr">
+        <is>
+          <t>Unique Operations Branch</t>
+        </is>
+      </c>
+      <c r="D72" s="11" t="inlineStr">
+        <is>
+          <t>AFG-160</t>
+        </is>
+      </c>
+      <c r="E72" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F72" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G72" s="11" t="n"/>
+      <c r="H72" s="11" t="n"/>
+      <c r="I72" s="11" t="n"/>
+      <c r="J72" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B73" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C73" s="12" t="inlineStr">
+        <is>
+          <t>Certification &amp; Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D73" s="12" t="inlineStr">
+        <is>
+          <t>AFG-140</t>
+        </is>
+      </c>
+      <c r="E73" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F73" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G73" s="12" t="n"/>
+      <c r="H73" s="12" t="n"/>
+      <c r="I73" s="12" t="n"/>
+      <c r="J73" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B74" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C74" s="11" t="inlineStr">
+        <is>
+          <t>Memphis - MEM FSDO</t>
+        </is>
+      </c>
+      <c r="D74" s="11" t="inlineStr">
+        <is>
+          <t>CE21</t>
+        </is>
+      </c>
+      <c r="E74" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F74" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G74" s="11" t="n"/>
+      <c r="H74" s="11" t="n"/>
+      <c r="I74" s="11" t="n"/>
+      <c r="J74" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B75" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C75" s="12" t="inlineStr">
+        <is>
+          <t>Alabama/NW Florida  - BHM FSDO</t>
+        </is>
+      </c>
+      <c r="D75" s="12" t="inlineStr">
+        <is>
+          <t>SO09</t>
+        </is>
+      </c>
+      <c r="E75" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F75" s="12" t="inlineStr">
+        <is>
+          <t>Lapp, Vivian</t>
+        </is>
+      </c>
+      <c r="G75" s="12" t="inlineStr">
+        <is>
+          <t>Vivian.A.Lapp@faa.gov</t>
+        </is>
+      </c>
+      <c r="H75" s="12" t="n"/>
+      <c r="I75" s="12" t="n"/>
+      <c r="J75" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B76" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C76" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta - ATL FSDO</t>
+        </is>
+      </c>
+      <c r="D76" s="11" t="inlineStr">
+        <is>
+          <t>SO11</t>
+        </is>
+      </c>
+      <c r="E76" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F76" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G76" s="11" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H76" s="11" t="n"/>
+      <c r="I76" s="11" t="n"/>
+      <c r="J76" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B77" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C77" s="12" t="inlineStr">
+        <is>
+          <t>Wichita - ICT FSDO</t>
+        </is>
+      </c>
+      <c r="D77" s="12" t="inlineStr">
+        <is>
+          <t>CE07</t>
+        </is>
+      </c>
+      <c r="E77" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F77" s="12" t="inlineStr">
+        <is>
+          <t>Skully, Chris</t>
+        </is>
+      </c>
+      <c r="G77" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.G.Skully@faa.gov</t>
+        </is>
+      </c>
+      <c r="H77" s="12" t="n"/>
+      <c r="I77" s="12" t="n"/>
+      <c r="J77" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B78" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C78" s="11" t="inlineStr">
+        <is>
+          <t>Orlando FSDO</t>
+        </is>
+      </c>
+      <c r="D78" s="11" t="inlineStr">
+        <is>
+          <t>SO15</t>
+        </is>
+      </c>
+      <c r="E78" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F78" s="11" t="inlineStr">
+        <is>
+          <t>Best, Cory</t>
+        </is>
+      </c>
+      <c r="G78" s="11" t="inlineStr">
+        <is>
+          <t>Cory.E.Best@faa.gov</t>
+        </is>
+      </c>
+      <c r="H78" s="11" t="n"/>
+      <c r="I78" s="11" t="n"/>
+      <c r="J78" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B79" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C79" s="12" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D79" s="12" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E79" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F79" s="12" t="inlineStr">
+        <is>
+          <t>Ortiz, Jose</t>
+        </is>
+      </c>
+      <c r="G79" s="12" t="inlineStr">
+        <is>
+          <t>Jose.C.Ortiz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H79" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jose.ortiz@passmember.net	</t>
+        </is>
+      </c>
+      <c r="I79" s="12" t="n"/>
+      <c r="J79" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B80" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C80" s="11" t="inlineStr">
+        <is>
+          <t>Tampa - TPA FSDO</t>
+        </is>
+      </c>
+      <c r="D80" s="11" t="inlineStr">
+        <is>
+          <t>SO35</t>
+        </is>
+      </c>
+      <c r="E80" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F80" s="11" t="inlineStr">
+        <is>
+          <t>Reyes, Ismael "Izzy"</t>
+        </is>
+      </c>
+      <c r="G80" s="11" t="inlineStr">
+        <is>
+          <t>Ismael.Reyes@faa.gov</t>
+        </is>
+      </c>
+      <c r="H80" s="11" t="n"/>
+      <c r="I80" s="11" t="n"/>
+      <c r="J80" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B81" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C81" s="12" t="inlineStr">
+        <is>
+          <t>San Juan FSDO</t>
+        </is>
+      </c>
+      <c r="D81" s="12" t="inlineStr">
+        <is>
+          <t>SO63</t>
+        </is>
+      </c>
+      <c r="E81" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F81" s="12" t="inlineStr">
+        <is>
+          <t>Ortiz Landron, Dennis</t>
+        </is>
+      </c>
+      <c r="G81" s="12" t="inlineStr">
+        <is>
+          <t>Dennis.Ortiz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H81" s="12" t="n"/>
+      <c r="I81" s="12" t="n"/>
+      <c r="J81" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B82" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C82" s="11" t="inlineStr">
+        <is>
+          <t>142 CMO</t>
+        </is>
+      </c>
+      <c r="D82" s="11" t="inlineStr">
+        <is>
+          <t>SW33</t>
+        </is>
+      </c>
+      <c r="E82" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F82" s="11" t="inlineStr">
+        <is>
+          <t>Wynne, Hollis</t>
+        </is>
+      </c>
+      <c r="G82" s="11" t="inlineStr">
+        <is>
+          <t>Hollis.K.Wynne@faa.gov</t>
+        </is>
+      </c>
+      <c r="H82" s="11" t="n"/>
+      <c r="I82" s="11" t="n"/>
+      <c r="J82" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B83" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C83" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division I</t>
+        </is>
+      </c>
+      <c r="D83" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="E83" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F83" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G83" s="12" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H83" s="12" t="inlineStr">
+        <is>
+          <t>steven.davidson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I83" s="12" t="n"/>
+      <c r="J83" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B84" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C84" s="11" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D84" s="11" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E84" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F84" s="11" t="inlineStr">
+        <is>
+          <t>Olarte, Gilbert "Patrick"</t>
+        </is>
+      </c>
+      <c r="G84" s="11" t="inlineStr">
+        <is>
+          <t>Gilbert.P.Olarte@faa.gov</t>
+        </is>
+      </c>
+      <c r="H84" s="11" t="n"/>
+      <c r="I84" s="11" t="n"/>
+      <c r="J84" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B85" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C85" s="12" t="inlineStr">
+        <is>
+          <t>Wichita - ICT FSDO</t>
+        </is>
+      </c>
+      <c r="D85" s="12" t="inlineStr">
+        <is>
+          <t>CE07</t>
+        </is>
+      </c>
+      <c r="E85" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F85" s="12" t="inlineStr">
+        <is>
+          <t>Thornton, Bruce</t>
+        </is>
+      </c>
+      <c r="G85" s="12" t="inlineStr">
+        <is>
+          <t>William.B.Thornton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H85" s="12" t="n"/>
+      <c r="I85" s="12" t="n"/>
+      <c r="J85" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B86" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C86" s="11" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D86" s="11" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E86" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F86" s="11" t="inlineStr">
+        <is>
+          <t>Padron, Zachary</t>
+        </is>
+      </c>
+      <c r="G86" s="11" t="inlineStr">
+        <is>
+          <t>Zachary.P.Padron@faa.gov</t>
+        </is>
+      </c>
+      <c r="H86" s="11" t="n"/>
+      <c r="I86" s="11" t="n"/>
+      <c r="J86" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B87" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C87" s="12" t="inlineStr">
+        <is>
+          <t>Memphis - MEM FSDO</t>
+        </is>
+      </c>
+      <c r="D87" s="12" t="inlineStr">
+        <is>
+          <t>CE21</t>
+        </is>
+      </c>
+      <c r="E87" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F87" s="12" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G87" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H87" s="12" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I87" s="12" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J87" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B88" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C88" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta FSDO</t>
+        </is>
+      </c>
+      <c r="D88" s="11" t="inlineStr">
+        <is>
+          <t>SO11</t>
+        </is>
+      </c>
+      <c r="E88" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F88" s="11" t="inlineStr">
+        <is>
+          <t>English, Vincent</t>
+        </is>
+      </c>
+      <c r="G88" s="11" t="inlineStr">
+        <is>
+          <t>Vincent.English@faa.gov</t>
+        </is>
+      </c>
+      <c r="H88" s="11" t="inlineStr">
+        <is>
+          <t>vincent.english@passmember.net</t>
+        </is>
+      </c>
+      <c r="I88" s="11" t="n"/>
+      <c r="J88" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B89" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C89" s="12" t="inlineStr">
+        <is>
+          <t>Alabama/NW Florida  - BHM FSDO</t>
+        </is>
+      </c>
+      <c r="D89" s="12" t="inlineStr">
+        <is>
+          <t>SO09</t>
+        </is>
+      </c>
+      <c r="E89" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F89" s="12" t="inlineStr">
+        <is>
+          <t>Gunnin, William "Jake"</t>
+        </is>
+      </c>
+      <c r="G89" s="12" t="inlineStr">
+        <is>
+          <t>William.J.Gunnin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H89" s="12" t="n"/>
+      <c r="I89" s="12" t="n"/>
+      <c r="J89" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B90" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C90" s="13" t="inlineStr">
+        <is>
+          <t>Columbia FSDO</t>
+        </is>
+      </c>
+      <c r="D90" s="13" t="inlineStr">
+        <is>
+          <t>SO13</t>
+        </is>
+      </c>
+      <c r="E90" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F90" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G90" s="13" t="n"/>
+      <c r="H90" s="13" t="n"/>
+      <c r="I90" s="13" t="n"/>
+      <c r="J90" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B91" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C91" s="13" t="inlineStr">
+        <is>
+          <t>St. Louis - STL FSDO</t>
+        </is>
+      </c>
+      <c r="D91" s="13" t="inlineStr">
+        <is>
+          <t>CE03</t>
+        </is>
+      </c>
+      <c r="E91" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F91" s="13" t="inlineStr">
+        <is>
+          <t>Ottinger, Randall</t>
+        </is>
+      </c>
+      <c r="G91" s="13" t="inlineStr">
+        <is>
+          <t>Randall.I.Ottinger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H91" s="13" t="n"/>
+      <c r="I91" s="13" t="n"/>
+      <c r="J91" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B92" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C92" s="13" t="inlineStr">
+        <is>
+          <t>Denver - DEN FSDO</t>
+        </is>
+      </c>
+      <c r="D92" s="13" t="inlineStr">
+        <is>
+          <t>NM03</t>
+        </is>
+      </c>
+      <c r="E92" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F92" s="13" t="inlineStr">
+        <is>
+          <t>Gassman, Ed</t>
+        </is>
+      </c>
+      <c r="G92" s="13" t="inlineStr">
+        <is>
+          <t>Edward.C.Gassman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H92" s="13" t="n"/>
+      <c r="I92" s="13" t="n"/>
+      <c r="J92" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B93" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C93" s="13" t="inlineStr">
+        <is>
+          <t>Baton Rouge - BTR FSDO</t>
+        </is>
+      </c>
+      <c r="D93" s="13" t="inlineStr">
+        <is>
+          <t>SW03</t>
+        </is>
+      </c>
+      <c r="E93" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F93" s="13" t="inlineStr">
+        <is>
+          <t>Driskell, William "Eddie"</t>
+        </is>
+      </c>
+      <c r="G93" s="13" t="inlineStr">
+        <is>
+          <t>William.E.Driskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H93" s="13" t="n"/>
+      <c r="I93" s="13" t="n"/>
+      <c r="J93" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B94" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C94" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D94" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E94" s="13" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F94" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G94" s="13" t="n"/>
+      <c r="H94" s="13" t="n"/>
+      <c r="I94" s="13" t="n"/>
+      <c r="J94" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B95" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C95" s="13" t="inlineStr">
+        <is>
+          <t>Scottsdale - SDL FSDO</t>
+        </is>
+      </c>
+      <c r="D95" s="13" t="inlineStr">
+        <is>
+          <t>WP07</t>
+        </is>
+      </c>
+      <c r="E95" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F95" s="13" t="inlineStr">
+        <is>
+          <t>Kennedy, Christopher</t>
+        </is>
+      </c>
+      <c r="G95" s="13" t="inlineStr">
+        <is>
+          <t>Christopher.L.Kennedy@faa.gov</t>
+        </is>
+      </c>
+      <c r="H95" s="13" t="n"/>
+      <c r="I95" s="13" t="n"/>
+      <c r="J95" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B96" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C96" s="13" t="inlineStr">
+        <is>
+          <t>Oakland - OAK FSDO</t>
+        </is>
+      </c>
+      <c r="D96" s="13" t="inlineStr">
+        <is>
+          <t>WP27</t>
+        </is>
+      </c>
+      <c r="E96" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F96" s="13" t="inlineStr">
+        <is>
+          <t>Benedetto, Ronni</t>
+        </is>
+      </c>
+      <c r="G96" s="13" t="inlineStr">
+        <is>
+          <t>Veronica.L.Benedetto@faa.gov</t>
+        </is>
+      </c>
+      <c r="H96" s="13" t="n"/>
+      <c r="I96" s="13" t="n"/>
+      <c r="J96" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B97" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C97" s="13" t="inlineStr">
+        <is>
+          <t>Charlotte - CLT FSDO</t>
+        </is>
+      </c>
+      <c r="D97" s="13" t="inlineStr">
+        <is>
+          <t>EA68</t>
+        </is>
+      </c>
+      <c r="E97" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F97" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G97" s="13" t="n"/>
+      <c r="H97" s="13" t="n"/>
+      <c r="I97" s="13" t="n"/>
+      <c r="J97" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B98" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C98" s="13" t="inlineStr">
+        <is>
+          <t>General Aviation Division F</t>
+        </is>
+      </c>
+      <c r="D98" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="E98" s="13" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F98" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+      <c r="G98" s="13" t="inlineStr">
+        <is>
+          <t>Gerald.A.Dotson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H98" s="13" t="n"/>
+      <c r="I98" s="13" t="n"/>
+      <c r="J98" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B99" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C99" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D99" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E99" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F99" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+      <c r="G99" s="13" t="inlineStr">
+        <is>
+          <t>Gerald.A.Dotson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H99" s="13" t="n"/>
+      <c r="I99" s="13" t="n"/>
+      <c r="J99" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B100" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C100" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D100" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E100" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F100" s="13" t="inlineStr">
+        <is>
+          <t>McDaniel, Lonnie</t>
+        </is>
+      </c>
+      <c r="G100" s="13" t="inlineStr">
+        <is>
+          <t>Lonnie.D.McDaniel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H100" s="13" t="n"/>
+      <c r="I100" s="13" t="n"/>
+      <c r="J100" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B101" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C101" s="13" t="inlineStr">
+        <is>
+          <t>Baton Rouge - BTR FSDO</t>
+        </is>
+      </c>
+      <c r="D101" s="13" t="inlineStr">
+        <is>
+          <t>SW03</t>
+        </is>
+      </c>
+      <c r="E101" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F101" s="13" t="inlineStr">
+        <is>
+          <t>Ratard, Laennec</t>
+        </is>
+      </c>
+      <c r="G101" s="13" t="inlineStr">
+        <is>
+          <t>Laennec.Ratard@faa.gov</t>
+        </is>
+      </c>
+      <c r="H101" s="13" t="n"/>
+      <c r="I101" s="13" t="n"/>
+      <c r="J101" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B102" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C102" s="13" t="inlineStr">
+        <is>
+          <t>Oakland - OAK FSDO</t>
+        </is>
+      </c>
+      <c r="D102" s="13" t="inlineStr">
+        <is>
+          <t>WP27</t>
+        </is>
+      </c>
+      <c r="E102" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F102" s="13" t="inlineStr">
+        <is>
+          <t>Horn, Justin</t>
+        </is>
+      </c>
+      <c r="G102" s="13" t="inlineStr">
+        <is>
+          <t>Justin.M.Horn@faa.gov</t>
+        </is>
+      </c>
+      <c r="H102" s="13" t="n"/>
+      <c r="I102" s="13" t="n"/>
+      <c r="J102" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B103" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C103" s="13" t="inlineStr">
+        <is>
+          <t>Scottsdale - SDL FSDO</t>
+        </is>
+      </c>
+      <c r="D103" s="13" t="inlineStr">
+        <is>
+          <t>WP07</t>
+        </is>
+      </c>
+      <c r="E103" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F103" s="13" t="inlineStr">
+        <is>
+          <t>TBD</t>
+        </is>
+      </c>
+      <c r="G103" s="13" t="n"/>
+      <c r="H103" s="13" t="n"/>
+      <c r="I103" s="13" t="n"/>
+      <c r="J103" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B104" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C104" s="13" t="inlineStr">
+        <is>
+          <t>Denver - DEN FSDO</t>
+        </is>
+      </c>
+      <c r="D104" s="13" t="inlineStr">
+        <is>
+          <t>NM03</t>
+        </is>
+      </c>
+      <c r="E104" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F104" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G104" s="13" t="n"/>
+      <c r="H104" s="13" t="n"/>
+      <c r="I104" s="13" t="n"/>
+      <c r="J104" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B105" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C105" s="12" t="inlineStr">
+        <is>
+          <t>Farmingdale - FRG FSDO</t>
+        </is>
+      </c>
+      <c r="D105" s="12" t="inlineStr">
+        <is>
+          <t>EA11</t>
+        </is>
+      </c>
+      <c r="E105" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F105" s="12" t="inlineStr">
+        <is>
+          <t>Lopez, Lawrence</t>
+        </is>
+      </c>
+      <c r="G105" s="12" t="inlineStr">
+        <is>
+          <t>Lawrence.A.Lopez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H105" s="12" t="n"/>
+      <c r="I105" s="12" t="n"/>
+      <c r="J105" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B106" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C106" s="11" t="inlineStr">
+        <is>
+          <t>Rochester - ROC FSDO</t>
+        </is>
+      </c>
+      <c r="D106" s="11" t="inlineStr">
+        <is>
+          <t>EA23</t>
+        </is>
+      </c>
+      <c r="E106" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F106" s="11" t="inlineStr">
+        <is>
+          <t>Heinrich, Stuart</t>
+        </is>
+      </c>
+      <c r="G106" s="11" t="inlineStr">
+        <is>
+          <t>Stuart.K.Heinrich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H106" s="11" t="n"/>
+      <c r="I106" s="11" t="n"/>
+      <c r="J106" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B107" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C107" s="12" t="inlineStr">
+        <is>
+          <t>Teterboro - TEB FSDO</t>
+        </is>
+      </c>
+      <c r="D107" s="12" t="inlineStr">
+        <is>
+          <t>EA25</t>
+        </is>
+      </c>
+      <c r="E107" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F107" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G107" s="12" t="n"/>
+      <c r="H107" s="12" t="n"/>
+      <c r="I107" s="12" t="n"/>
+      <c r="J107" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B108" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C108" s="11" t="inlineStr">
+        <is>
+          <t>Boston - BOS FSDO</t>
+        </is>
+      </c>
+      <c r="D108" s="11" t="inlineStr">
+        <is>
+          <t>EA61</t>
+        </is>
+      </c>
+      <c r="E108" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F108" s="11" t="inlineStr">
+        <is>
+          <t>Saulnier, Joe</t>
+        </is>
+      </c>
+      <c r="G108" s="11" t="inlineStr">
+        <is>
+          <t>Joseph.B.Saulnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H108" s="11" t="n"/>
+      <c r="I108" s="11" t="n"/>
+      <c r="J108" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B109" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C109" s="12" t="inlineStr">
+        <is>
+          <t>Albany - ALB FSDO</t>
+        </is>
+      </c>
+      <c r="D109" s="12" t="inlineStr">
+        <is>
+          <t>EA01</t>
+        </is>
+      </c>
+      <c r="E109" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F109" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G109" s="12" t="n"/>
+      <c r="H109" s="12" t="n"/>
+      <c r="I109" s="12" t="n"/>
+      <c r="J109" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B110" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C110" s="11" t="inlineStr">
+        <is>
+          <t>Richmond - RIC FSDO</t>
+        </is>
+      </c>
+      <c r="D110" s="11" t="inlineStr">
+        <is>
+          <t>EA21</t>
+        </is>
+      </c>
+      <c r="E110" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F110" s="11" t="inlineStr">
+        <is>
+          <t>Kubli, Niko</t>
+        </is>
+      </c>
+      <c r="G110" s="11" t="inlineStr">
+        <is>
+          <t>Nikolas.B.Kubli@faa.gov</t>
+        </is>
+      </c>
+      <c r="H110" s="11" t="n"/>
+      <c r="I110" s="11" t="n"/>
+      <c r="J110" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B111" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C111" s="12" t="inlineStr">
+        <is>
+          <t>Washington, DC - DCA FSDO</t>
+        </is>
+      </c>
+      <c r="D111" s="12" t="inlineStr">
+        <is>
+          <t>EA27</t>
+        </is>
+      </c>
+      <c r="E111" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F111" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G111" s="12" t="n"/>
+      <c r="H111" s="12" t="n"/>
+      <c r="I111" s="12" t="n"/>
+      <c r="J111" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B112" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C112" s="11" t="inlineStr">
+        <is>
+          <t>Portland - PWM FSDO</t>
+        </is>
+      </c>
+      <c r="D112" s="11" t="inlineStr">
+        <is>
+          <t>EA65</t>
+        </is>
+      </c>
+      <c r="E112" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F112" s="11" t="inlineStr">
+        <is>
+          <t>Cote, Thomas</t>
+        </is>
+      </c>
+      <c r="G112" s="11" t="inlineStr">
+        <is>
+          <t>Thomas.D.Cote@faa.gov</t>
+        </is>
+      </c>
+      <c r="H112" s="11" t="n"/>
+      <c r="I112" s="11" t="n"/>
+      <c r="J112" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B113" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C113" s="12" t="inlineStr">
+        <is>
+          <t>Baltimore - BAL FSDO</t>
+        </is>
+      </c>
+      <c r="D113" s="12" t="inlineStr">
+        <is>
+          <t>EA07</t>
+        </is>
+      </c>
+      <c r="E113" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F113" s="12" t="inlineStr">
+        <is>
+          <t>Wagonseller, Daniel</t>
+        </is>
+      </c>
+      <c r="G113" s="12" t="inlineStr">
+        <is>
+          <t>Daniel.M.Wagonseller@faa.gov</t>
+        </is>
+      </c>
+      <c r="H113" s="12" t="n"/>
+      <c r="I113" s="12" t="n"/>
+      <c r="J113" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B114" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C114" s="11" t="inlineStr">
+        <is>
+          <t>Bradley - BDL FSDO</t>
+        </is>
+      </c>
+      <c r="D114" s="11" t="inlineStr">
+        <is>
+          <t>EA63</t>
+        </is>
+      </c>
+      <c r="E114" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F114" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Heath</t>
+        </is>
+      </c>
+      <c r="G114" s="11" t="inlineStr">
+        <is>
+          <t>Heath.D.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H114" s="11" t="n"/>
+      <c r="I114" s="11" t="n"/>
+      <c r="J114" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B115" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C115" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division H</t>
+        </is>
+      </c>
+      <c r="D115" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="E115" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F115" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+      <c r="G115" s="12" t="inlineStr">
+        <is>
+          <t>Veronica.M.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H115" s="12" t="inlineStr">
+        <is>
+          <t>veronica.fortenberry@passmember.net</t>
+        </is>
+      </c>
+      <c r="I115" s="12" t="n"/>
+      <c r="J115" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B116" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C116" s="11" t="inlineStr">
+        <is>
+          <t>Bradley - BDL FSDO</t>
+        </is>
+      </c>
+      <c r="D116" s="11" t="inlineStr">
+        <is>
+          <t>EA63</t>
+        </is>
+      </c>
+      <c r="E116" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F116" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+      <c r="G116" s="11" t="inlineStr">
+        <is>
+          <t>Veronica.M.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H116" s="11" t="n"/>
+      <c r="I116" s="11" t="n"/>
+      <c r="J116" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B117" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C117" s="12" t="inlineStr">
+        <is>
+          <t>Boston - BOS FSDO</t>
+        </is>
+      </c>
+      <c r="D117" s="12" t="inlineStr">
+        <is>
+          <t>EA61</t>
+        </is>
+      </c>
+      <c r="E117" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F117" s="12" t="inlineStr">
+        <is>
+          <t>Larivee, Philippe</t>
+        </is>
+      </c>
+      <c r="G117" s="12" t="inlineStr">
+        <is>
+          <t>Philippe.M.Larivee@faa.gov</t>
+        </is>
+      </c>
+      <c r="H117" s="12" t="n"/>
+      <c r="I117" s="12" t="n"/>
+      <c r="J117" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B118" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C118" s="11" t="inlineStr">
+        <is>
+          <t>Rochester FSDO</t>
+        </is>
+      </c>
+      <c r="D118" s="11" t="inlineStr">
+        <is>
+          <t>EA23</t>
+        </is>
+      </c>
+      <c r="E118" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F118" s="11" t="inlineStr">
+        <is>
+          <t>Mantione, Mike</t>
+        </is>
+      </c>
+      <c r="G118" s="11" t="inlineStr">
+        <is>
+          <t>Michael.A.Mantione@faa.gov</t>
+        </is>
+      </c>
+      <c r="H118" s="11" t="n"/>
+      <c r="I118" s="11" t="n"/>
+      <c r="J118" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B119" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C119" s="12" t="inlineStr">
+        <is>
+          <t>Accident Coordination &amp; Research Branch</t>
+        </is>
+      </c>
+      <c r="D119" s="12" t="inlineStr">
+        <is>
+          <t>AFG-190</t>
+        </is>
+      </c>
+      <c r="E119" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F119" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G119" s="12" t="n"/>
+      <c r="H119" s="12" t="n"/>
+      <c r="I119" s="12" t="n"/>
+      <c r="J119" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B120" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C120" s="11" t="inlineStr">
+        <is>
+          <t>Portland - PDX FSDO</t>
+        </is>
+      </c>
+      <c r="D120" s="11" t="inlineStr">
+        <is>
+          <t>NM09</t>
+        </is>
+      </c>
+      <c r="E120" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F120" s="11" t="inlineStr">
+        <is>
+          <t>Brand, Chris</t>
+        </is>
+      </c>
+      <c r="G120" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.A.Brand@faa.gov</t>
+        </is>
+      </c>
+      <c r="H120" s="11" t="n"/>
+      <c r="I120" s="11" t="n"/>
+      <c r="J120" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B121" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C121" s="12" t="inlineStr">
+        <is>
+          <t>Fairbanks - FAI FSDO</t>
+        </is>
+      </c>
+      <c r="D121" s="12" t="inlineStr">
+        <is>
+          <t>AL01</t>
+        </is>
+      </c>
+      <c r="E121" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F121" s="12" t="inlineStr">
+        <is>
+          <t>Chavez, Jacob</t>
+        </is>
+      </c>
+      <c r="G121" s="12" t="inlineStr">
+        <is>
+          <t>Jacob.D.Chavez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H121" s="12" t="n"/>
+      <c r="I121" s="12" t="n"/>
+      <c r="J121" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B122" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C122" s="11" t="inlineStr">
+        <is>
+          <t>Anchorage - ANC FSDO</t>
+        </is>
+      </c>
+      <c r="D122" s="11" t="inlineStr">
+        <is>
+          <t>AL03</t>
+        </is>
+      </c>
+      <c r="E122" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F122" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G122" s="11" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H122" s="11" t="n"/>
+      <c r="I122" s="11" t="n"/>
+      <c r="J122" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B123" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C123" s="12" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D123" s="12" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E123" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F123" s="12" t="inlineStr">
+        <is>
+          <t>Edwards, Dwayne</t>
+        </is>
+      </c>
+      <c r="G123" s="12" t="inlineStr">
+        <is>
+          <t>Dwayne.Edwards@faa.gov</t>
+        </is>
+      </c>
+      <c r="H123" s="12" t="n"/>
+      <c r="I123" s="12" t="n"/>
+      <c r="J123" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B124" s="13" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C124" s="13" t="inlineStr">
+        <is>
+          <t>Fresno - FAT FSDO</t>
+        </is>
+      </c>
+      <c r="D124" s="13" t="inlineStr">
+        <is>
+          <t>WP17</t>
+        </is>
+      </c>
+      <c r="E124" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F124" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G124" s="13" t="n"/>
+      <c r="H124" s="13" t="n"/>
+      <c r="I124" s="13" t="n"/>
+      <c r="J124" s="13" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B125" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C125" s="12" t="inlineStr">
+        <is>
+          <t>Spokane - SPO FSDO</t>
+        </is>
+      </c>
+      <c r="D125" s="12" t="inlineStr">
+        <is>
+          <t>NM13</t>
+        </is>
+      </c>
+      <c r="E125" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F125" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G125" s="12" t="n"/>
+      <c r="H125" s="12" t="n"/>
+      <c r="I125" s="12" t="n"/>
+      <c r="J125" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B126" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C126" s="11" t="inlineStr">
+        <is>
+          <t>Honolulu - HNL FSDO</t>
+        </is>
+      </c>
+      <c r="D126" s="11" t="inlineStr">
+        <is>
+          <t>WP13</t>
+        </is>
+      </c>
+      <c r="E126" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F126" s="11" t="inlineStr">
+        <is>
+          <t>Tu, Shawn</t>
+        </is>
+      </c>
+      <c r="G126" s="11" t="inlineStr">
+        <is>
+          <t>William.Tu@faa.gov</t>
+        </is>
+      </c>
+      <c r="H126" s="11" t="n"/>
+      <c r="I126" s="11" t="n"/>
+      <c r="J126" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B127" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C127" s="12" t="inlineStr">
+        <is>
+          <t>Seattle - SEA FSDO</t>
+        </is>
+      </c>
+      <c r="D127" s="12" t="inlineStr">
+        <is>
+          <t>NM01</t>
+        </is>
+      </c>
+      <c r="E127" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F127" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G127" s="12" t="n"/>
+      <c r="H127" s="12" t="n"/>
+      <c r="I127" s="12" t="n"/>
+      <c r="J127" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B128" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C128" s="11" t="inlineStr">
+        <is>
+          <t>Sacramento - SAC FSDO</t>
+        </is>
+      </c>
+      <c r="D128" s="11" t="inlineStr">
+        <is>
+          <t>WP25</t>
+        </is>
+      </c>
+      <c r="E128" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F128" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G128" s="11" t="n"/>
+      <c r="H128" s="11" t="n"/>
+      <c r="I128" s="11" t="n"/>
+      <c r="J128" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B129" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C129" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division B</t>
+        </is>
+      </c>
+      <c r="D129" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="E129" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F129" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+      <c r="G129" s="12" t="inlineStr">
+        <is>
+          <t>Charles.B.Parker@faa.gov</t>
+        </is>
+      </c>
+      <c r="H129" s="12" t="inlineStr">
+        <is>
+          <t>charles.parker@passmember.net</t>
+        </is>
+      </c>
+      <c r="I129" s="12" t="n"/>
+      <c r="J129" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B130" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C130" s="11" t="inlineStr">
+        <is>
+          <t>San Jose - SJC FSDO</t>
+        </is>
+      </c>
+      <c r="D130" s="11" t="inlineStr">
+        <is>
+          <t>WP15</t>
+        </is>
+      </c>
+      <c r="E130" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F130" s="11" t="inlineStr">
+        <is>
+          <t>Geddes, Jane</t>
+        </is>
+      </c>
+      <c r="G130" s="11" t="inlineStr">
+        <is>
+          <t>Jane.L.Geddes@faa.gov</t>
+        </is>
+      </c>
+      <c r="H130" s="11" t="n"/>
+      <c r="I130" s="11" t="n"/>
+      <c r="J130" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B131" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C131" s="12" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D131" s="12" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E131" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F131" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">McMillan, Daniel </t>
+        </is>
+      </c>
+      <c r="G131" s="12" t="inlineStr">
+        <is>
+          <t>Daniel.S.McMillan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H131" s="12" t="n"/>
+      <c r="I131" s="12" t="n"/>
+      <c r="J131" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B132" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C132" s="11" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D132" s="11" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E132" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F132" s="11" t="inlineStr">
+        <is>
+          <t>Adams, Frederick</t>
+        </is>
+      </c>
+      <c r="G132" s="11" t="n"/>
+      <c r="H132" s="11" t="n"/>
+      <c r="I132" s="11" t="n"/>
+      <c r="J132" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B133" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C133" s="12" t="inlineStr">
+        <is>
+          <t>Fairbanks FSDO</t>
+        </is>
+      </c>
+      <c r="D133" s="12" t="inlineStr">
+        <is>
+          <t>AL01</t>
+        </is>
+      </c>
+      <c r="E133" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F133" s="12" t="inlineStr">
+        <is>
+          <t>Fox, William</t>
+        </is>
+      </c>
+      <c r="G133" s="12" t="inlineStr">
+        <is>
+          <t>William.E.Fox@faa.gov</t>
+        </is>
+      </c>
+      <c r="H133" s="12" t="n"/>
+      <c r="I133" s="12" t="n"/>
+      <c r="J133" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B134" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C134" s="11" t="inlineStr">
+        <is>
+          <t>Seattle - SEA FSDO</t>
+        </is>
+      </c>
+      <c r="D134" s="11" t="inlineStr">
+        <is>
+          <t>NM01</t>
+        </is>
+      </c>
+      <c r="E134" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F134" s="11" t="inlineStr">
+        <is>
+          <t>Zurcher, Philip</t>
+        </is>
+      </c>
+      <c r="G134" s="11" t="inlineStr">
+        <is>
+          <t>Philip.J.Zurcher@faa.gov</t>
+        </is>
+      </c>
+      <c r="H134" s="11" t="n"/>
+      <c r="I134" s="11" t="n"/>
+      <c r="J134" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B135" s="13" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C135" s="13" t="inlineStr">
+        <is>
+          <t>Portland - PDX FSDO</t>
+        </is>
+      </c>
+      <c r="D135" s="13" t="inlineStr">
+        <is>
+          <t>NM09</t>
+        </is>
+      </c>
+      <c r="E135" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F135" s="13" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Chris</t>
+        </is>
+      </c>
+      <c r="G135" s="13" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H135" s="13" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I135" s="13" t="n"/>
+      <c r="J135" s="13" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B136" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C136" s="11" t="inlineStr">
+        <is>
+          <t>San Diego - SAN FSDO</t>
+        </is>
+      </c>
+      <c r="D136" s="11" t="inlineStr">
+        <is>
+          <t>WP09</t>
+        </is>
+      </c>
+      <c r="E136" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F136" s="11" t="inlineStr">
+        <is>
+          <t>Beaver, Jay</t>
+        </is>
+      </c>
+      <c r="G136" s="11" t="inlineStr">
+        <is>
+          <t>Jacques.Beaver@faa.gov</t>
+        </is>
+      </c>
+      <c r="H136" s="11" t="n"/>
+      <c r="I136" s="11" t="n"/>
+      <c r="J136" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B137" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C137" s="12" t="inlineStr">
+        <is>
+          <t>Reno - RNO FSDO</t>
+        </is>
+      </c>
+      <c r="D137" s="12" t="inlineStr">
+        <is>
+          <t>WP11</t>
+        </is>
+      </c>
+      <c r="E137" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F137" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G137" s="12" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H137" s="12" t="n"/>
+      <c r="I137" s="12" t="n"/>
+      <c r="J137" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B138" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C138" s="11" t="inlineStr">
+        <is>
+          <t>Las Vegas - LAS FSDO</t>
+        </is>
+      </c>
+      <c r="D138" s="11" t="inlineStr">
+        <is>
+          <t>WP19</t>
+        </is>
+      </c>
+      <c r="E138" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F138" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G138" s="11" t="n"/>
+      <c r="H138" s="11" t="n"/>
+      <c r="I138" s="11" t="n"/>
+      <c r="J138" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B139" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C139" s="12" t="inlineStr">
+        <is>
+          <t>Los Angeles - LAX FSDO</t>
+        </is>
+      </c>
+      <c r="D139" s="12" t="inlineStr">
+        <is>
+          <t>WP23</t>
+        </is>
+      </c>
+      <c r="E139" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F139" s="12" t="inlineStr">
+        <is>
+          <t>Sanders, Jason</t>
+        </is>
+      </c>
+      <c r="G139" s="12" t="inlineStr">
+        <is>
+          <t>Jason.S.Sanders@faa.gov</t>
+        </is>
+      </c>
+      <c r="H139" s="12" t="n"/>
+      <c r="I139" s="12" t="n"/>
+      <c r="J139" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B140" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C140" s="11" t="inlineStr">
+        <is>
+          <t>Helena - HLN FSDO</t>
+        </is>
+      </c>
+      <c r="D140" s="11" t="inlineStr">
+        <is>
+          <t>NM05</t>
+        </is>
+      </c>
+      <c r="E140" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F140" s="11" t="inlineStr">
+        <is>
+          <t>Hanson, Bryan</t>
+        </is>
+      </c>
+      <c r="G140" s="11" t="inlineStr">
+        <is>
+          <t>Bryan.Hanson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H140" s="11" t="n"/>
+      <c r="I140" s="11" t="n"/>
+      <c r="J140" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B141" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C141" s="12" t="inlineStr">
+        <is>
+          <t>Riverside - RAL FSDO</t>
+        </is>
+      </c>
+      <c r="D141" s="12" t="inlineStr">
+        <is>
+          <t>WP21</t>
+        </is>
+      </c>
+      <c r="E141" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F141" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G141" s="12" t="n"/>
+      <c r="H141" s="12" t="n"/>
+      <c r="I141" s="12" t="n"/>
+      <c r="J141" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B142" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C142" s="11" t="inlineStr">
+        <is>
+          <t>Salt Lake City - SLC FSDO</t>
+        </is>
+      </c>
+      <c r="D142" s="11" t="inlineStr">
+        <is>
+          <t>NM07</t>
+        </is>
+      </c>
+      <c r="E142" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F142" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G142" s="11" t="n"/>
+      <c r="H142" s="11" t="n"/>
+      <c r="I142" s="11" t="n"/>
+      <c r="J142" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B143" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C143" s="12" t="inlineStr">
+        <is>
+          <t>Boise - BOI FSDO</t>
+        </is>
+      </c>
+      <c r="D143" s="12" t="inlineStr">
+        <is>
+          <t>NM11</t>
+        </is>
+      </c>
+      <c r="E143" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F143" s="12" t="inlineStr">
+        <is>
+          <t>Vaughn, Darren</t>
+        </is>
+      </c>
+      <c r="G143" s="12" t="inlineStr">
+        <is>
+          <t>Darren.K.Vaughn@faa.gov</t>
+        </is>
+      </c>
+      <c r="H143" s="12" t="n"/>
+      <c r="I143" s="12" t="n"/>
+      <c r="J143" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B144" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C144" s="11" t="inlineStr">
+        <is>
+          <t>Long Beach - LGB FSDO</t>
+        </is>
+      </c>
+      <c r="D144" s="11" t="inlineStr">
+        <is>
+          <t>WP05</t>
+        </is>
+      </c>
+      <c r="E144" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F144" s="11" t="inlineStr">
+        <is>
+          <t>Schneider, Craig</t>
+        </is>
+      </c>
+      <c r="G144" s="11" t="inlineStr">
+        <is>
+          <t>Craig.R.Schneider@faa.gov</t>
+        </is>
+      </c>
+      <c r="H144" s="11" t="n"/>
+      <c r="I144" s="11" t="n"/>
+      <c r="J144" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B145" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C145" s="12" t="inlineStr">
+        <is>
+          <t>Van Nuys - VNY FSDO</t>
+        </is>
+      </c>
+      <c r="D145" s="12" t="inlineStr">
+        <is>
+          <t>WP01</t>
+        </is>
+      </c>
+      <c r="E145" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F145" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G145" s="12" t="n"/>
+      <c r="H145" s="12" t="n"/>
+      <c r="I145" s="12" t="n"/>
+      <c r="J145" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B146" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C146" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation Division C</t>
+        </is>
+      </c>
+      <c r="D146" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="E146" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F146" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G146" s="11" t="n"/>
+      <c r="H146" s="11" t="n"/>
+      <c r="I146" s="11" t="n"/>
+      <c r="J146" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B147" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C147" s="12" t="inlineStr">
+        <is>
+          <t>Van Nuys - VNY FSDO</t>
+        </is>
+      </c>
+      <c r="D147" s="12" t="inlineStr">
+        <is>
+          <t>WP01</t>
+        </is>
+      </c>
+      <c r="E147" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F147" s="12" t="inlineStr">
+        <is>
+          <t>Barba, Francisco "Frank"</t>
+        </is>
+      </c>
+      <c r="G147" s="12" t="inlineStr">
+        <is>
+          <t>Francisco.Barba@faa.gov</t>
+        </is>
+      </c>
+      <c r="H147" s="12" t="n"/>
+      <c r="I147" s="12" t="n"/>
+      <c r="J147" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B148" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C148" s="11" t="inlineStr">
+        <is>
+          <t>Long Beach - LGB FSDO</t>
+        </is>
+      </c>
+      <c r="D148" s="11" t="inlineStr">
+        <is>
+          <t>WP05</t>
+        </is>
+      </c>
+      <c r="E148" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F148" s="11" t="inlineStr">
+        <is>
+          <t>Barba, Francisco "Frank"</t>
+        </is>
+      </c>
+      <c r="G148" s="11" t="inlineStr">
+        <is>
+          <t>Francisco.Barba@faa.gov</t>
+        </is>
+      </c>
+      <c r="H148" s="11" t="n"/>
+      <c r="I148" s="11" t="n"/>
+      <c r="J148" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B149" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C149" s="12" t="inlineStr">
+        <is>
+          <t>Charleston - CRW FSDO</t>
+        </is>
+      </c>
+      <c r="D149" s="12" t="inlineStr">
+        <is>
+          <t>EA09</t>
+        </is>
+      </c>
+      <c r="E149" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F149" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G149" s="12" t="n"/>
+      <c r="H149" s="12" t="n"/>
+      <c r="I149" s="12" t="n"/>
+      <c r="J149" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B150" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C150" s="11" t="inlineStr">
+        <is>
+          <t>Harrisburg - CXI FSDO</t>
+        </is>
+      </c>
+      <c r="D150" s="11" t="inlineStr">
+        <is>
+          <t>EA13</t>
+        </is>
+      </c>
+      <c r="E150" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F150" s="11" t="inlineStr">
+        <is>
+          <t>Bartholomew, Jeff</t>
+        </is>
+      </c>
+      <c r="G150" s="11" t="inlineStr">
+        <is>
+          <t>Jeffrey.Bartholomew@faa.gov</t>
+        </is>
+      </c>
+      <c r="H150" s="11" t="n"/>
+      <c r="I150" s="11" t="n"/>
+      <c r="J150" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B151" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C151" s="12" t="inlineStr">
+        <is>
+          <t>Louisville - LOU FSDO</t>
+        </is>
+      </c>
+      <c r="D151" s="12" t="inlineStr">
+        <is>
+          <t>CE17</t>
+        </is>
+      </c>
+      <c r="E151" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F151" s="12" t="inlineStr">
+        <is>
+          <t>Gregory, Danny</t>
+        </is>
+      </c>
+      <c r="G151" s="12" t="inlineStr">
+        <is>
+          <t>Danny.L.Gregory@faa.gov</t>
+        </is>
+      </c>
+      <c r="H151" s="12" t="n"/>
+      <c r="I151" s="12" t="n"/>
+      <c r="J151" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B152" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C152" s="11" t="inlineStr">
+        <is>
+          <t>Cincinnati FSDO - CVG</t>
+        </is>
+      </c>
+      <c r="D152" s="11" t="inlineStr">
+        <is>
+          <t>GL05</t>
+        </is>
+      </c>
+      <c r="E152" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F152" s="11" t="inlineStr">
+        <is>
+          <t>Gaiser, Sean</t>
+        </is>
+      </c>
+      <c r="G152" s="11" t="inlineStr">
+        <is>
+          <t>Sean.Gaiser@faa.gov</t>
+        </is>
+      </c>
+      <c r="H152" s="11" t="n"/>
+      <c r="I152" s="11" t="n"/>
+      <c r="J152" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B153" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C153" s="12" t="inlineStr">
+        <is>
+          <t>Greensboro - GSO FSDO</t>
+        </is>
+      </c>
+      <c r="D153" s="12" t="inlineStr">
+        <is>
+          <t>EA39</t>
+        </is>
+      </c>
+      <c r="E153" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F153" s="12" t="inlineStr">
+        <is>
+          <t>Foster, Mike</t>
+        </is>
+      </c>
+      <c r="G153" s="12" t="inlineStr">
+        <is>
+          <t>Michael.K.Foster@faa.gov</t>
+        </is>
+      </c>
+      <c r="H153" s="12" t="n"/>
+      <c r="I153" s="12" t="n"/>
+      <c r="J153" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B154" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C154" s="11" t="inlineStr">
+        <is>
+          <t>Des Moines - DSM FSDO</t>
+        </is>
+      </c>
+      <c r="D154" s="11" t="inlineStr">
+        <is>
+          <t>CE01</t>
+        </is>
+      </c>
+      <c r="E154" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F154" s="11" t="inlineStr">
+        <is>
+          <t>Michaelsen, Daniel</t>
+        </is>
+      </c>
+      <c r="G154" s="11" t="inlineStr">
+        <is>
+          <t>Daniel.Michaelsen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H154" s="11" t="n"/>
+      <c r="I154" s="11" t="n"/>
+      <c r="J154" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B155" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C155" s="12" t="inlineStr">
+        <is>
+          <t>Allentown - ABE FSDO</t>
+        </is>
+      </c>
+      <c r="D155" s="12" t="inlineStr">
+        <is>
+          <t>EA05</t>
+        </is>
+      </c>
+      <c r="E155" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F155" s="12" t="inlineStr">
+        <is>
+          <t>Gilbert, Tom</t>
+        </is>
+      </c>
+      <c r="G155" s="12" t="inlineStr">
+        <is>
+          <t>Thomas.A.Gilbert@faa.gov</t>
+        </is>
+      </c>
+      <c r="H155" s="12" t="n"/>
+      <c r="I155" s="12" t="n"/>
+      <c r="J155" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B156" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C156" s="11" t="inlineStr">
+        <is>
+          <t>Philadelphia - PHL FSDO</t>
+        </is>
+      </c>
+      <c r="D156" s="11" t="inlineStr">
+        <is>
+          <t>EA17</t>
+        </is>
+      </c>
+      <c r="E156" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F156" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G156" s="11" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H156" s="11" t="n"/>
+      <c r="I156" s="11" t="n"/>
+      <c r="J156" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B157" s="13" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C157" s="13" t="inlineStr">
+        <is>
+          <t>Minneapolis - MSP FSDO</t>
+        </is>
+      </c>
+      <c r="D157" s="13" t="inlineStr">
+        <is>
+          <t>GL15</t>
+        </is>
+      </c>
+      <c r="E157" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F157" s="13" t="inlineStr">
+        <is>
+          <t>Egesdal, David</t>
+        </is>
+      </c>
+      <c r="G157" s="13" t="inlineStr">
+        <is>
+          <t>Dave.Egesdal@faa.gov</t>
+        </is>
+      </c>
+      <c r="H157" s="13" t="n"/>
+      <c r="I157" s="13" t="n"/>
+      <c r="J157" s="13" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B158" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C158" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation Division E</t>
+        </is>
+      </c>
+      <c r="D158" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="E158" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F158" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G158" s="11" t="n"/>
+      <c r="H158" s="11" t="n"/>
+      <c r="I158" s="11" t="n"/>
+      <c r="J158" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B159" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C159" s="12" t="inlineStr">
+        <is>
+          <t>Allegheny - AGC FSDO</t>
+        </is>
+      </c>
+      <c r="D159" s="12" t="inlineStr">
+        <is>
+          <t>EA03</t>
+        </is>
+      </c>
+      <c r="E159" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F159" s="12" t="inlineStr">
+        <is>
+          <t>Fenner, Chad</t>
+        </is>
+      </c>
+      <c r="G159" s="12" t="inlineStr">
+        <is>
+          <t>Chad.C.Fenner@faa.gov</t>
+        </is>
+      </c>
+      <c r="H159" s="12" t="inlineStr">
+        <is>
+          <t>chad.fenner@passmember.net</t>
+        </is>
+      </c>
+      <c r="I159" s="12" t="n"/>
+      <c r="J159" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B160" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C160" s="11" t="inlineStr">
+        <is>
+          <t>Louisville - LOU FSDO</t>
+        </is>
+      </c>
+      <c r="D160" s="11" t="inlineStr">
+        <is>
+          <t>CE17</t>
+        </is>
+      </c>
+      <c r="E160" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F160" s="11" t="inlineStr">
+        <is>
+          <t>Routin, Jessica</t>
+        </is>
+      </c>
+      <c r="G160" s="11" t="inlineStr">
+        <is>
+          <t>Jessica.G.Routin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H160" s="11" t="n"/>
+      <c r="I160" s="11" t="n"/>
+      <c r="J160" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B161" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C161" s="12" t="inlineStr">
+        <is>
+          <t>Houston- HOU FSDO</t>
+        </is>
+      </c>
+      <c r="D161" s="12" t="inlineStr">
+        <is>
+          <t>SW09</t>
+        </is>
+      </c>
+      <c r="E161" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F161" s="12" t="inlineStr">
+        <is>
+          <t>Jacobs, Ronald</t>
+        </is>
+      </c>
+      <c r="G161" s="12" t="inlineStr">
+        <is>
+          <t>Ronald.Jacobs@faa.gov</t>
+        </is>
+      </c>
+      <c r="H161" s="12" t="n"/>
+      <c r="I161" s="12" t="n"/>
+      <c r="J161" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B162" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C162" s="11" t="inlineStr">
+        <is>
+          <t>Kansas City - MCI FSDO</t>
+        </is>
+      </c>
+      <c r="D162" s="11" t="inlineStr">
+        <is>
+          <t>CE05</t>
+        </is>
+      </c>
+      <c r="E162" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F162" s="11" t="inlineStr">
+        <is>
+          <t>Bosley, Jon</t>
+        </is>
+      </c>
+      <c r="G162" s="11" t="inlineStr">
+        <is>
+          <t>Jon.T.Bosley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H162" s="11" t="n"/>
+      <c r="I162" s="11" t="n"/>
+      <c r="J162" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B163" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C163" s="12" t="inlineStr">
+        <is>
+          <t>Nashville FSDO</t>
+        </is>
+      </c>
+      <c r="D163" s="12" t="inlineStr">
+        <is>
+          <t>CE19</t>
+        </is>
+      </c>
+      <c r="E163" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F163" s="12" t="inlineStr">
+        <is>
+          <t>Allison, Peter</t>
+        </is>
+      </c>
+      <c r="G163" s="12" t="inlineStr">
+        <is>
+          <t>Peter.B.Allison@faa.gov</t>
+        </is>
+      </c>
+      <c r="H163" s="12" t="n"/>
+      <c r="I163" s="12" t="n"/>
+      <c r="J163" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B164" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C164" s="11" t="inlineStr">
+        <is>
+          <t>Indianapolis - IND FSDO</t>
+        </is>
+      </c>
+      <c r="D164" s="11" t="inlineStr">
+        <is>
+          <t>GL11</t>
+        </is>
+      </c>
+      <c r="E164" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F164" s="11" t="inlineStr">
+        <is>
+          <t>Van Rees, John</t>
+        </is>
+      </c>
+      <c r="G164" s="11" t="inlineStr">
+        <is>
+          <t>John.Van.Rees@faa.gov</t>
+        </is>
+      </c>
+      <c r="H164" s="11" t="n"/>
+      <c r="I164" s="11" t="n"/>
+      <c r="J164" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B165" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C165" s="12" t="inlineStr">
+        <is>
+          <t>Lincoln - LNK FSDO</t>
+        </is>
+      </c>
+      <c r="D165" s="12" t="inlineStr">
+        <is>
+          <t>CE09</t>
+        </is>
+      </c>
+      <c r="E165" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F165" s="12" t="inlineStr">
+        <is>
+          <t>VonRentzell, Bernard</t>
+        </is>
+      </c>
+      <c r="G165" s="12" t="inlineStr">
+        <is>
+          <t>Bernard.VonRentzell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H165" s="12" t="n"/>
+      <c r="I165" s="12" t="n"/>
+      <c r="J165" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B166" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C166" s="11" t="inlineStr">
+        <is>
+          <t>Little Rock - LIT FSDO</t>
+        </is>
+      </c>
+      <c r="D166" s="11" t="inlineStr">
+        <is>
+          <t>SW11</t>
+        </is>
+      </c>
+      <c r="E166" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F166" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G166" s="11" t="n"/>
+      <c r="H166" s="11" t="n"/>
+      <c r="I166" s="11" t="n"/>
+      <c r="J166" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B167" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C167" s="12" t="inlineStr">
+        <is>
+          <t>Jackson FSDO</t>
+        </is>
+      </c>
+      <c r="D167" s="12" t="inlineStr">
+        <is>
+          <t>SW31</t>
+        </is>
+      </c>
+      <c r="E167" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F167" s="12" t="inlineStr">
+        <is>
+          <t>Vaughan, Brooks</t>
+        </is>
+      </c>
+      <c r="G167" s="12" t="inlineStr">
+        <is>
+          <t>Brooks.R.Vaughan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H167" s="12" t="n"/>
+      <c r="I167" s="12" t="n"/>
+      <c r="J167" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B168" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C168" s="11" t="inlineStr">
+        <is>
+          <t>Will Rogers - OKC FSDO</t>
+        </is>
+      </c>
+      <c r="D168" s="11" t="inlineStr">
+        <is>
+          <t>SW15</t>
+        </is>
+      </c>
+      <c r="E168" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F168" s="11" t="inlineStr">
+        <is>
+          <t>Rooms, Lance</t>
+        </is>
+      </c>
+      <c r="G168" s="11" t="inlineStr">
+        <is>
+          <t>Lance.Rooms@faa.gov</t>
+        </is>
+      </c>
+      <c r="H168" s="11" t="n"/>
+      <c r="I168" s="11" t="n"/>
+      <c r="J168" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B169" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C169" s="12" t="inlineStr">
+        <is>
+          <t>San Antonio - SAT FSDO</t>
+        </is>
+      </c>
+      <c r="D169" s="12" t="inlineStr">
+        <is>
+          <t>SW17</t>
+        </is>
+      </c>
+      <c r="E169" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F169" s="12" t="inlineStr">
+        <is>
+          <t>Dutra, Donald</t>
+        </is>
+      </c>
+      <c r="G169" s="12" t="inlineStr">
+        <is>
+          <t>Donald.W.Dutra@faa.gov</t>
+        </is>
+      </c>
+      <c r="H169" s="12" t="n"/>
+      <c r="I169" s="12" t="n"/>
+      <c r="J169" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B170" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C170" s="11" t="inlineStr">
+        <is>
+          <t>Lubbock - LBB FSDO</t>
+        </is>
+      </c>
+      <c r="D170" s="11" t="inlineStr">
+        <is>
+          <t>SW13</t>
+        </is>
+      </c>
+      <c r="E170" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F170" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G170" s="11" t="inlineStr">
+        <is>
+          <t>Robert.X.Perez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H170" s="11" t="n"/>
+      <c r="I170" s="11" t="n"/>
+      <c r="J170" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B171" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C171" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division G</t>
+        </is>
+      </c>
+      <c r="D171" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="E171" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F171" s="12" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G171" s="12" t="n"/>
+      <c r="H171" s="12" t="n"/>
+      <c r="I171" s="12" t="n"/>
+      <c r="J171" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B172" s="11" t="inlineStr">
+        <is>
+          <t>AFG-001</t>
+        </is>
+      </c>
+      <c r="C172" s="11" t="inlineStr">
+        <is>
+          <t>Office of General Aviation Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D172" s="11" t="inlineStr">
+        <is>
+          <t>AFG-001</t>
+        </is>
+      </c>
+      <c r="E172" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F172" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+      <c r="G172" s="11" t="inlineStr">
+        <is>
+          <t>Robert.X.Perez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H172" s="11" t="inlineStr">
+        <is>
+          <t>rperez@passnational.org</t>
+        </is>
+      </c>
+      <c r="I172" s="11" t="inlineStr">
+        <is>
+          <t>(305) 219-6271</t>
+        </is>
+      </c>
+      <c r="J172" s="11" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B173" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C173" s="12" t="inlineStr">
+        <is>
+          <t>New York CMO</t>
+        </is>
+      </c>
+      <c r="D173" s="12" t="inlineStr">
+        <is>
+          <t>EA15</t>
+        </is>
+      </c>
+      <c r="E173" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F173" s="12" t="inlineStr">
+        <is>
+          <t>Austin, Christopher</t>
+        </is>
+      </c>
+      <c r="G173" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.Austin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H173" s="12" t="n"/>
+      <c r="I173" s="12" t="n"/>
+      <c r="J173" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B174" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C174" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D174" s="11" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E174" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F174" s="11" t="inlineStr">
+        <is>
+          <t>D'Urso, Steve</t>
+        </is>
+      </c>
+      <c r="G174" s="11" t="inlineStr">
+        <is>
+          <t>Steven.D.D'Urso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H174" s="11" t="n"/>
+      <c r="I174" s="11" t="n"/>
+      <c r="J174" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B175" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C175" s="12" t="inlineStr">
+        <is>
+          <t>Southwest CMO</t>
+        </is>
+      </c>
+      <c r="D175" s="12" t="inlineStr">
+        <is>
+          <t>SW29</t>
+        </is>
+      </c>
+      <c r="E175" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F175" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G175" s="12" t="n"/>
+      <c r="H175" s="12" t="n"/>
+      <c r="I175" s="12" t="n"/>
+      <c r="J175" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B176" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C176" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division C</t>
+        </is>
+      </c>
+      <c r="D176" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="E176" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F176" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+      <c r="G176" s="11" t="inlineStr">
+        <is>
+          <t>Todd.Boren@faa.gov</t>
+        </is>
+      </c>
+      <c r="H176" s="11" t="inlineStr">
+        <is>
+          <t>todd.boren@passmember.net</t>
+        </is>
+      </c>
+      <c r="I176" s="11" t="n"/>
+      <c r="J176" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B177" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C177" s="12" t="inlineStr">
+        <is>
+          <t>Orlando CMO</t>
+        </is>
+      </c>
+      <c r="D177" s="12" t="inlineStr">
+        <is>
+          <t>SO67</t>
+        </is>
+      </c>
+      <c r="E177" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F177" s="12" t="inlineStr">
+        <is>
+          <t>Dechmerowski, Kenneth</t>
+        </is>
+      </c>
+      <c r="G177" s="12" t="inlineStr">
+        <is>
+          <t>Kenneth.L.Dechmerowski@faa.gov</t>
+        </is>
+      </c>
+      <c r="H177" s="12" t="n"/>
+      <c r="I177" s="12" t="n"/>
+      <c r="J177" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B178" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C178" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D178" s="11" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E178" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F178" s="11" t="inlineStr">
+        <is>
+          <t>Klasner, Catherine "Michaela"</t>
+        </is>
+      </c>
+      <c r="G178" s="11" t="inlineStr">
+        <is>
+          <t>Catherine.M.Klasner@faa.gov</t>
+        </is>
+      </c>
+      <c r="H178" s="11" t="n"/>
+      <c r="I178" s="11" t="n"/>
+      <c r="J178" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B179" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C179" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D179" s="12" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E179" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F179" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+      <c r="G179" s="12" t="inlineStr">
+        <is>
+          <t>Todd.Boren@faa.gov</t>
+        </is>
+      </c>
+      <c r="H179" s="12" t="n"/>
+      <c r="I179" s="12" t="n"/>
+      <c r="J179" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B180" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C180" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D180" s="11" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E180" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F180" s="11" t="inlineStr">
+        <is>
+          <t>Johnson, Bill</t>
+        </is>
+      </c>
+      <c r="G180" s="11" t="inlineStr">
+        <is>
+          <t>William.L.Johnson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H180" s="11" t="n"/>
+      <c r="I180" s="11" t="n"/>
+      <c r="J180" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B181" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C181" s="12" t="inlineStr">
+        <is>
+          <t>New York CMO</t>
+        </is>
+      </c>
+      <c r="D181" s="12" t="inlineStr">
+        <is>
+          <t>EA15</t>
+        </is>
+      </c>
+      <c r="E181" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F181" s="12" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G181" s="12" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H181" s="12" t="n"/>
+      <c r="I181" s="12" t="n"/>
+      <c r="J181" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B182" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C182" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D182" s="11" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E182" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F182" s="11" t="inlineStr">
+        <is>
+          <t>Ormsby, Automm</t>
+        </is>
+      </c>
+      <c r="G182" s="11" t="inlineStr">
+        <is>
+          <t>Automm.T.Ormsby@faa.gov</t>
+        </is>
+      </c>
+      <c r="H182" s="11" t="n"/>
+      <c r="I182" s="11" t="n"/>
+      <c r="J182" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B183" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C183" s="12" t="inlineStr">
+        <is>
+          <t>Orlando CMO</t>
+        </is>
+      </c>
+      <c r="D183" s="12" t="inlineStr">
+        <is>
+          <t>SO67</t>
+        </is>
+      </c>
+      <c r="E183" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F183" s="12" t="inlineStr">
+        <is>
+          <t>Williams, Anna</t>
+        </is>
+      </c>
+      <c r="G183" s="12" t="inlineStr">
+        <is>
+          <t>Anna.Williams@faa.gov</t>
+        </is>
+      </c>
+      <c r="H183" s="12" t="n"/>
+      <c r="I183" s="12" t="n"/>
+      <c r="J183" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B184" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C184" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta CMO</t>
+        </is>
+      </c>
+      <c r="D184" s="11" t="inlineStr">
+        <is>
+          <t>SO65</t>
+        </is>
+      </c>
+      <c r="E184" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F184" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G184" s="11" t="n"/>
+      <c r="H184" s="11" t="n"/>
+      <c r="I184" s="11" t="n"/>
+      <c r="J184" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B185" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C185" s="12" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D185" s="12" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E185" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F185" s="12" t="inlineStr">
+        <is>
+          <t>Jackman, Phil</t>
+        </is>
+      </c>
+      <c r="G185" s="12" t="inlineStr">
+        <is>
+          <t>Philip.Jackman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H185" s="12" t="n"/>
+      <c r="I185" s="12" t="n"/>
+      <c r="J185" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B186" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C186" s="11" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D186" s="11" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E186" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F186" s="11" t="inlineStr">
+        <is>
+          <t>Velazquez-Fernandez, Gilberto</t>
+        </is>
+      </c>
+      <c r="G186" s="11" t="inlineStr">
+        <is>
+          <t>Gilberto.Velazquez-Fernandez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H186" s="11" t="n"/>
+      <c r="I186" s="11" t="n"/>
+      <c r="J186" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B187" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C187" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division E</t>
+        </is>
+      </c>
+      <c r="D187" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="E187" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F187" s="12" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G187" s="12" t="n"/>
+      <c r="H187" s="12" t="n"/>
+      <c r="I187" s="12" t="n"/>
+      <c r="J187" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B188" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C188" s="11" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D188" s="11" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E188" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F188" s="11" t="inlineStr">
+        <is>
+          <t>Lund, Mark</t>
+        </is>
+      </c>
+      <c r="G188" s="11" t="inlineStr">
+        <is>
+          <t>Mark.Lund@faa.gov</t>
+        </is>
+      </c>
+      <c r="H188" s="11" t="n"/>
+      <c r="I188" s="11" t="n"/>
+      <c r="J188" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B189" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C189" s="12" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D189" s="12" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E189" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F189" s="12" t="inlineStr">
+        <is>
+          <t>Linkous, Victoria</t>
+        </is>
+      </c>
+      <c r="G189" s="12" t="inlineStr">
+        <is>
+          <t>Victoria.Linkous@faa.gov</t>
+        </is>
+      </c>
+      <c r="H189" s="12" t="n"/>
+      <c r="I189" s="12" t="n"/>
+      <c r="J189" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B190" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C190" s="11" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D190" s="11" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E190" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F190" s="11" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G190" s="11" t="n"/>
+      <c r="H190" s="11" t="n"/>
+      <c r="I190" s="11" t="n"/>
+      <c r="J190" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B191" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C191" s="12" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D191" s="12" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E191" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F191" s="12" t="inlineStr">
+        <is>
+          <t>Razack, Bill</t>
+        </is>
+      </c>
+      <c r="G191" s="12" t="inlineStr">
+        <is>
+          <t>Bill.I.Razack@faa.gov</t>
+        </is>
+      </c>
+      <c r="H191" s="12" t="n"/>
+      <c r="I191" s="12" t="n"/>
+      <c r="J191" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B192" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C192" s="11" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D192" s="11" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E192" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F192" s="11" t="inlineStr">
+        <is>
+          <t>Gomez, William</t>
+        </is>
+      </c>
+      <c r="G192" s="11" t="n"/>
+      <c r="H192" s="11" t="n"/>
+      <c r="I192" s="11" t="n"/>
+      <c r="J192" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B193" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C193" s="12" t="inlineStr">
+        <is>
+          <t>Denali CMO</t>
+        </is>
+      </c>
+      <c r="D193" s="12" t="inlineStr">
+        <is>
+          <t>AL07</t>
+        </is>
+      </c>
+      <c r="E193" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F193" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G193" s="12" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H193" s="12" t="n"/>
+      <c r="I193" s="12" t="n"/>
+      <c r="J193" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B194" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C194" s="11" t="inlineStr">
+        <is>
+          <t>FedEx CMO</t>
+        </is>
+      </c>
+      <c r="D194" s="11" t="inlineStr">
+        <is>
+          <t>CE23</t>
+        </is>
+      </c>
+      <c r="E194" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F194" s="11" t="inlineStr">
+        <is>
+          <t>DiBenedetto, Robert</t>
+        </is>
+      </c>
+      <c r="G194" s="11" t="inlineStr">
+        <is>
+          <t>Robert.DiBenedetto@faa.gov</t>
+        </is>
+      </c>
+      <c r="H194" s="11" t="n"/>
+      <c r="I194" s="11" t="n"/>
+      <c r="J194" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B195" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C195" s="12" t="inlineStr">
+        <is>
+          <t>Great Atlantic CMO</t>
+        </is>
+      </c>
+      <c r="D195" s="12" t="inlineStr">
+        <is>
+          <t>GL61</t>
+        </is>
+      </c>
+      <c r="E195" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F195" s="12" t="inlineStr">
+        <is>
+          <t>Foster, Michael</t>
+        </is>
+      </c>
+      <c r="G195" s="12" t="inlineStr">
+        <is>
+          <t>Michael.K.Foster@faa.gov</t>
+        </is>
+      </c>
+      <c r="H195" s="12" t="n"/>
+      <c r="I195" s="12" t="n"/>
+      <c r="J195" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B196" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C196" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division A</t>
+        </is>
+      </c>
+      <c r="D196" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="E196" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F196" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G196" s="11" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H196" s="11" t="inlineStr">
+        <is>
+          <t>john.harvath@passmember.net</t>
+        </is>
+      </c>
+      <c r="I196" s="11" t="n"/>
+      <c r="J196" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B197" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C197" s="12" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D197" s="12" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E197" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F197" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G197" s="12" t="n"/>
+      <c r="H197" s="12" t="n"/>
+      <c r="I197" s="12" t="n"/>
+      <c r="J197" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B198" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C198" s="11" t="inlineStr">
+        <is>
+          <t>FedEx CMO</t>
+        </is>
+      </c>
+      <c r="D198" s="11" t="inlineStr">
+        <is>
+          <t>GL61</t>
+        </is>
+      </c>
+      <c r="E198" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F198" s="11" t="inlineStr">
+        <is>
+          <t>Plants, Jeffrey</t>
+        </is>
+      </c>
+      <c r="G198" s="11" t="inlineStr">
+        <is>
+          <t>Jeffrey.Plants@faa.gov</t>
+        </is>
+      </c>
+      <c r="H198" s="11" t="n"/>
+      <c r="I198" s="11" t="n"/>
+      <c r="J198" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B199" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C199" s="12" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D199" s="12" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E199" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F199" s="12" t="inlineStr">
+        <is>
+          <t>Sinclair, Steven</t>
+        </is>
+      </c>
+      <c r="G199" s="12" t="inlineStr">
+        <is>
+          <t>Steven.D.Sinclair@faa.gov</t>
+        </is>
+      </c>
+      <c r="H199" s="12" t="n"/>
+      <c r="I199" s="12" t="n"/>
+      <c r="J199" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B200" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C200" s="11" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D200" s="11" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E200" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F200" s="11" t="inlineStr">
+        <is>
+          <t>Edsell, Robert</t>
+        </is>
+      </c>
+      <c r="G200" s="11" t="inlineStr">
+        <is>
+          <t>Robert.Edsell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H200" s="11" t="n"/>
+      <c r="I200" s="11" t="n"/>
+      <c r="J200" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B201" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C201" s="12" t="inlineStr">
+        <is>
+          <t>Alaska CMO</t>
+        </is>
+      </c>
+      <c r="D201" s="12" t="inlineStr">
+        <is>
+          <t>NM02</t>
+        </is>
+      </c>
+      <c r="E201" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F201" s="12" t="inlineStr">
+        <is>
+          <t>Riggi, Mehran</t>
+        </is>
+      </c>
+      <c r="G201" s="12" t="inlineStr">
+        <is>
+          <t>Mehran.Riggi@faa.gov</t>
+        </is>
+      </c>
+      <c r="H201" s="12" t="n"/>
+      <c r="I201" s="12" t="n"/>
+      <c r="J201" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B202" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C202" s="11" t="inlineStr">
+        <is>
+          <t>Chicago CMO</t>
+        </is>
+      </c>
+      <c r="D202" s="11" t="inlineStr">
+        <is>
+          <t>GL31</t>
+        </is>
+      </c>
+      <c r="E202" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F202" s="11" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G202" s="11" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H202" s="11" t="n"/>
+      <c r="I202" s="11" t="n"/>
+      <c r="J202" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B203" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C203" s="13" t="inlineStr">
+        <is>
+          <t>Midwest CMO</t>
+        </is>
+      </c>
+      <c r="D203" s="13" t="inlineStr">
+        <is>
+          <t>GL62</t>
+        </is>
+      </c>
+      <c r="E203" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F203" s="13" t="inlineStr">
+        <is>
+          <t>Nobles, Ricky</t>
+        </is>
+      </c>
+      <c r="G203" s="13" t="inlineStr">
+        <is>
+          <t>Ricky.Nobles@faa.gov</t>
+        </is>
+      </c>
+      <c r="H203" s="13" t="n"/>
+      <c r="I203" s="13" t="n"/>
+      <c r="J203" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B204" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C204" s="11" t="inlineStr">
+        <is>
+          <t>SkyWest CMO</t>
+        </is>
+      </c>
+      <c r="D204" s="11" t="inlineStr">
+        <is>
+          <t>NM06</t>
+        </is>
+      </c>
+      <c r="E204" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F204" s="11" t="inlineStr">
+        <is>
+          <t>Lott, Steve</t>
+        </is>
+      </c>
+      <c r="G204" s="11" t="inlineStr">
+        <is>
+          <t>Steven.D.Lott@faa.gov</t>
+        </is>
+      </c>
+      <c r="H204" s="11" t="inlineStr">
+        <is>
+          <t>steven.lott@passmember.net</t>
+        </is>
+      </c>
+      <c r="I204" s="11" t="n"/>
+      <c r="J204" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B205" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C205" s="12" t="inlineStr">
+        <is>
+          <t>UAL CMO</t>
+        </is>
+      </c>
+      <c r="D205" s="12" t="inlineStr">
+        <is>
+          <t>GL33</t>
+        </is>
+      </c>
+      <c r="E205" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F205" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G205" s="12" t="n"/>
+      <c r="H205" s="12" t="n"/>
+      <c r="I205" s="12" t="n"/>
+      <c r="J205" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B206" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C206" s="11" t="inlineStr">
+        <is>
+          <t>Chicago CMO</t>
+        </is>
+      </c>
+      <c r="D206" s="11" t="inlineStr">
+        <is>
+          <t>GL31</t>
+        </is>
+      </c>
+      <c r="E206" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F206" s="11" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G206" s="11" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H206" s="11" t="n"/>
+      <c r="I206" s="11" t="n"/>
+      <c r="J206" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B207" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C207" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division D</t>
+        </is>
+      </c>
+      <c r="D207" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="E207" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F207" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+      <c r="G207" s="12" t="inlineStr">
+        <is>
+          <t>Gregory.W.Leake@faa.gov</t>
+        </is>
+      </c>
+      <c r="H207" s="12" t="inlineStr">
+        <is>
+          <t>gregory.leake@passmember.net</t>
+        </is>
+      </c>
+      <c r="I207" s="12" t="n"/>
+      <c r="J207" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B208" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C208" s="13" t="inlineStr">
+        <is>
+          <t>SkyWest CMO</t>
+        </is>
+      </c>
+      <c r="D208" s="13" t="inlineStr">
+        <is>
+          <t>NM06</t>
+        </is>
+      </c>
+      <c r="E208" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F208" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G208" s="13" t="n"/>
+      <c r="H208" s="13" t="n"/>
+      <c r="I208" s="13" t="n"/>
+      <c r="J208" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B209" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C209" s="13" t="inlineStr">
+        <is>
+          <t>Midwest CMO</t>
+        </is>
+      </c>
+      <c r="D209" s="13" t="inlineStr">
+        <is>
+          <t>GL62</t>
+        </is>
+      </c>
+      <c r="E209" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F209" s="13" t="inlineStr">
+        <is>
+          <t>Egesdal, David</t>
+        </is>
+      </c>
+      <c r="G209" s="13" t="inlineStr">
+        <is>
+          <t>Dave.Egesdal@faa.gov</t>
+        </is>
+      </c>
+      <c r="H209" s="13" t="n"/>
+      <c r="I209" s="13" t="n"/>
+      <c r="J209" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B210" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C210" s="11" t="inlineStr">
+        <is>
+          <t>Certification/Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D210" s="11" t="inlineStr">
+        <is>
+          <t>AFC-620</t>
+        </is>
+      </c>
+      <c r="E210" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F210" s="11" t="inlineStr">
+        <is>
+          <t>Ritchey, Todd</t>
+        </is>
+      </c>
+      <c r="G210" s="11" t="inlineStr">
+        <is>
+          <t>Todd.Ritchey@faa.gov</t>
+        </is>
+      </c>
+      <c r="H210" s="11" t="n"/>
+      <c r="I210" s="11" t="n"/>
+      <c r="J210" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B211" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C211" s="12" t="inlineStr">
+        <is>
+          <t>Support Asset Branch</t>
+        </is>
+      </c>
+      <c r="D211" s="12" t="inlineStr">
+        <is>
+          <t>AFC-610</t>
+        </is>
+      </c>
+      <c r="E211" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F211" s="12" t="inlineStr">
+        <is>
+          <t>NO PASS BUES</t>
+        </is>
+      </c>
+      <c r="G211" s="12" t="n"/>
+      <c r="H211" s="12" t="n"/>
+      <c r="I211" s="12" t="n"/>
+      <c r="J211" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B212" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C212" s="11" t="inlineStr">
+        <is>
+          <t>Certification/Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D212" s="11" t="inlineStr">
+        <is>
+          <t>AFC-620</t>
+        </is>
+      </c>
+      <c r="E212" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F212" s="11" t="inlineStr">
+        <is>
+          <t>Terry, Albert</t>
+        </is>
+      </c>
+      <c r="G212" s="11" t="inlineStr">
+        <is>
+          <t>Albert.Terry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H212" s="11" t="n"/>
+      <c r="I212" s="11" t="n"/>
+      <c r="J212" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B213" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C213" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division F</t>
+        </is>
+      </c>
+      <c r="D213" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="E213" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F213" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+      <c r="G213" s="12" t="inlineStr">
+        <is>
+          <t>Lawrence.J.Vonderschmidt@faa.gov</t>
+        </is>
+      </c>
+      <c r="H213" s="12" t="inlineStr">
+        <is>
+          <t>lawrence.vonderschmidt@passmember.net</t>
+        </is>
+      </c>
+      <c r="I213" s="12" t="n"/>
+      <c r="J213" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B214" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C214" s="11" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D214" s="11" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E214" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F214" s="11" t="inlineStr">
+        <is>
+          <t>Spreen, Timothy</t>
+        </is>
+      </c>
+      <c r="G214" s="11" t="inlineStr">
+        <is>
+          <t>Timothy.Spreen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H214" s="11" t="n"/>
+      <c r="I214" s="11" t="n"/>
+      <c r="J214" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B215" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C215" s="12" t="inlineStr">
+        <is>
+          <t>Standardization Branch</t>
+        </is>
+      </c>
+      <c r="D215" s="12" t="inlineStr">
+        <is>
+          <t>AFC-640</t>
+        </is>
+      </c>
+      <c r="E215" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F215" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G215" s="12" t="n"/>
+      <c r="H215" s="12" t="n"/>
+      <c r="I215" s="12" t="n"/>
+      <c r="J215" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B216" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C216" s="11" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D216" s="11" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E216" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F216" s="11" t="inlineStr">
+        <is>
+          <t>Gill, Gina</t>
+        </is>
+      </c>
+      <c r="G216" s="11" t="inlineStr">
+        <is>
+          <t>Gina.C.Gill@faa.gov</t>
+        </is>
+      </c>
+      <c r="H216" s="11" t="n"/>
+      <c r="I216" s="11" t="n"/>
+      <c r="J216" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B217" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C217" s="12" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D217" s="12" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E217" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F217" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+      <c r="G217" s="12" t="inlineStr">
+        <is>
+          <t>Lawrence.J.Vonderschmidt@faa.gov</t>
+        </is>
+      </c>
+      <c r="H217" s="12" t="n"/>
+      <c r="I217" s="12" t="n"/>
+      <c r="J217" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B218" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C218" s="11" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D218" s="11" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E218" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F218" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+      <c r="G218" s="11" t="inlineStr">
+        <is>
+          <t>Matthew.D.Wetzel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H218" s="11" t="inlineStr">
+        <is>
+          <t>matthew.wetzel@passmember.net</t>
+        </is>
+      </c>
+      <c r="I218" s="11" t="n"/>
+      <c r="J218" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B219" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C219" s="12" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D219" s="12" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E219" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F219" s="12" t="inlineStr">
+        <is>
+          <t>Martin, Shawn</t>
+        </is>
+      </c>
+      <c r="G219" s="12" t="inlineStr">
+        <is>
+          <t>Shawn.Martin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H219" s="12" t="inlineStr">
+        <is>
+          <t>shawn.martin@passmember.net</t>
+        </is>
+      </c>
+      <c r="I219" s="12" t="n"/>
+      <c r="J219" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B220" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C220" s="11" t="inlineStr">
+        <is>
+          <t>Irving CMO</t>
+        </is>
+      </c>
+      <c r="D220" s="11" t="inlineStr">
+        <is>
+          <t>SW39</t>
+        </is>
+      </c>
+      <c r="E220" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F220" s="11" t="inlineStr">
+        <is>
+          <t>Foreman, Kelly</t>
+        </is>
+      </c>
+      <c r="G220" s="11" t="inlineStr">
+        <is>
+          <t>Kelly.S.Foreman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H220" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">kelly.foreman@passmember.net	</t>
+        </is>
+      </c>
+      <c r="I220" s="11" t="n"/>
+      <c r="J220" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B221" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C221" s="12" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D221" s="12" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E221" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F221" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+      <c r="G221" s="12" t="inlineStr">
+        <is>
+          <t>Andrew.C.Branigan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H221" s="12" t="inlineStr">
+        <is>
+          <t>andrew.branigan@passmember.net</t>
+        </is>
+      </c>
+      <c r="I221" s="12" t="inlineStr">
+        <is>
+          <t>(602) 549-5149</t>
+        </is>
+      </c>
+      <c r="J221" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B222" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C222" s="11" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D222" s="11" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E222" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F222" s="11" t="inlineStr">
+        <is>
+          <t>Johnson, Juliann L.</t>
+        </is>
+      </c>
+      <c r="G222" s="11" t="inlineStr">
+        <is>
+          <t>Juliann.L.Johnson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H222" s="11" t="inlineStr">
+        <is>
+          <t>juliann.johnson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I222" s="11" t="n"/>
+      <c r="J222" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B223" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C223" s="12" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D223" s="12" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E223" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F223" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G223" s="12" t="n"/>
+      <c r="H223" s="12" t="n"/>
+      <c r="I223" s="12" t="n"/>
+      <c r="J223" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B224" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C224" s="11" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D224" s="11" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E224" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F224" s="11" t="inlineStr">
+        <is>
+          <t>Foreman, Kelly.S.</t>
+        </is>
+      </c>
+      <c r="G224" s="11" t="inlineStr">
+        <is>
+          <t>Kelly.S.Foreman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H224" s="11" t="inlineStr">
+        <is>
+          <t>kelly.foreman@passmember.net</t>
+        </is>
+      </c>
+      <c r="I224" s="11" t="n"/>
+      <c r="J224" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B225" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C225" s="12" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D225" s="12" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E225" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F225" s="12" t="inlineStr">
+        <is>
+          <t>Crowley, Scott</t>
+        </is>
+      </c>
+      <c r="G225" s="12" t="inlineStr">
+        <is>
+          <t>Scott.Crowley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H225" s="12" t="inlineStr">
+        <is>
+          <t>scott.crowley@passmember.net</t>
+        </is>
+      </c>
+      <c r="I225" s="12" t="n"/>
+      <c r="J225" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B226" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C226" s="11" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D226" s="11" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E226" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F226" s="11" t="inlineStr">
+        <is>
+          <t>Singleton, Michael</t>
+        </is>
+      </c>
+      <c r="G226" s="11" t="inlineStr">
+        <is>
+          <t>Michael.Singleton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H226" s="11" t="inlineStr">
+        <is>
+          <t>michael.singleton@passmember.net</t>
+        </is>
+      </c>
+      <c r="I226" s="11" t="n"/>
+      <c r="J226" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B227" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C227" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division B</t>
+        </is>
+      </c>
+      <c r="D227" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="E227" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F227" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+      <c r="G227" s="12" t="inlineStr">
+        <is>
+          <t>Matthew.D.Wetzel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H227" s="12" t="inlineStr">
+        <is>
+          <t>matthew.wetzel@passmember.net</t>
+        </is>
+      </c>
+      <c r="I227" s="12" t="n"/>
+      <c r="J227" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B228" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C228" s="11" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D228" s="11" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E228" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F228" s="11" t="inlineStr">
+        <is>
+          <t>Somers, Darlene</t>
+        </is>
+      </c>
+      <c r="G228" s="11" t="inlineStr">
+        <is>
+          <t>Darlene.Somers@faa.gov</t>
+        </is>
+      </c>
+      <c r="H228" s="11" t="inlineStr">
+        <is>
+          <t>darlene.somers@passmember.net</t>
+        </is>
+      </c>
+      <c r="I228" s="11" t="n"/>
+      <c r="J228" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B229" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C229" s="12" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D229" s="12" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E229" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F229" s="12" t="inlineStr">
+        <is>
+          <t>Goth, Chris</t>
+        </is>
+      </c>
+      <c r="G229" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.J.Goth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H229" s="12" t="n"/>
+      <c r="I229" s="12" t="n"/>
+      <c r="J229" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B230" s="11" t="inlineStr">
+        <is>
+          <t>AFC-001</t>
+        </is>
+      </c>
+      <c r="C230" s="11" t="inlineStr">
+        <is>
+          <t>Office of Air Carrier Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D230" s="11" t="inlineStr">
+        <is>
+          <t>AFC-001</t>
+        </is>
+      </c>
+      <c r="E230" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F230" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+      <c r="G230" s="11" t="inlineStr">
+        <is>
+          <t>Andrew.C.Branigan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H230" s="11" t="inlineStr">
+        <is>
+          <t>andrew.branigan@passmember.net</t>
+        </is>
+      </c>
+      <c r="I230" s="11" t="inlineStr">
+        <is>
+          <t>(602) 549-5149</t>
+        </is>
+      </c>
+      <c r="J230" s="11" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B231" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C231" s="12" t="inlineStr">
+        <is>
+          <t>DFW-IFO</t>
+        </is>
+      </c>
+      <c r="D231" s="12" t="inlineStr">
+        <is>
+          <t>AFS-056</t>
+        </is>
+      </c>
+      <c r="E231" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F231" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G231" s="12" t="n"/>
+      <c r="H231" s="12" t="n"/>
+      <c r="I231" s="12" t="n"/>
+      <c r="J231" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B232" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C232" s="11" t="inlineStr">
+        <is>
+          <t>MIA-IFO</t>
+        </is>
+      </c>
+      <c r="D232" s="11" t="inlineStr">
+        <is>
+          <t>AFS-057</t>
+        </is>
+      </c>
+      <c r="E232" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F232" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G232" s="11" t="n"/>
+      <c r="H232" s="11" t="n"/>
+      <c r="I232" s="11" t="n"/>
+      <c r="J232" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B233" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C233" s="12" t="inlineStr">
+        <is>
+          <t>LAX-IFO</t>
+        </is>
+      </c>
+      <c r="D233" s="12" t="inlineStr">
+        <is>
+          <t>AFS-058</t>
+        </is>
+      </c>
+      <c r="E233" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F233" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G233" s="12" t="n"/>
+      <c r="H233" s="12" t="n"/>
+      <c r="I233" s="12" t="n"/>
+      <c r="J233" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B234" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C234" s="11" t="inlineStr">
+        <is>
+          <t>NY-IFO</t>
+        </is>
+      </c>
+      <c r="D234" s="11" t="inlineStr">
+        <is>
+          <t>AFS-059</t>
+        </is>
+      </c>
+      <c r="E234" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F234" s="11" t="inlineStr">
+        <is>
+          <t>Hatzipavlou, Agapios "Jack"</t>
+        </is>
+      </c>
+      <c r="G234" s="11" t="inlineStr">
+        <is>
+          <t>Agapios.Hatzipavlou@faa.gov</t>
+        </is>
+      </c>
+      <c r="H234" s="11" t="n"/>
+      <c r="I234" s="11" t="n"/>
+      <c r="J234" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B235" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C235" s="12" t="inlineStr">
+        <is>
+          <t>International Affairs Branch</t>
+        </is>
+      </c>
+      <c r="D235" s="12" t="inlineStr">
+        <is>
+          <t>AFS-051</t>
+        </is>
+      </c>
+      <c r="E235" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F235" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G235" s="12" t="n"/>
+      <c r="H235" s="12" t="n"/>
+      <c r="I235" s="12" t="n"/>
+      <c r="J235" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B236" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C236" s="11" t="inlineStr">
+        <is>
+          <t>International Operations Section</t>
+        </is>
+      </c>
+      <c r="D236" s="11" t="inlineStr">
+        <is>
+          <t>AFS-052A</t>
+        </is>
+      </c>
+      <c r="E236" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F236" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G236" s="11" t="n"/>
+      <c r="H236" s="11" t="n"/>
+      <c r="I236" s="11" t="n"/>
+      <c r="J236" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B237" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C237" s="12" t="inlineStr">
+        <is>
+          <t>International Technical Support Section</t>
+        </is>
+      </c>
+      <c r="D237" s="12" t="inlineStr">
+        <is>
+          <t>AFS-052B</t>
+        </is>
+      </c>
+      <c r="E237" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F237" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G237" s="12" t="n"/>
+      <c r="H237" s="12" t="n"/>
+      <c r="I237" s="12" t="n"/>
+      <c r="J237" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B238" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C238" s="11" t="inlineStr">
+        <is>
+          <t>International Flight Standards Office Management Branch</t>
+        </is>
+      </c>
+      <c r="D238" s="11" t="inlineStr">
+        <is>
+          <t>AFS-054</t>
+        </is>
+      </c>
+      <c r="E238" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F238" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G238" s="11" t="n"/>
+      <c r="H238" s="11" t="n"/>
+      <c r="I238" s="11" t="n"/>
+      <c r="J238" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B239" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C239" s="12" t="inlineStr">
+        <is>
+          <t>International Program Division</t>
+        </is>
+      </c>
+      <c r="D239" s="12" t="inlineStr">
+        <is>
+          <t>AFS-050</t>
+        </is>
+      </c>
+      <c r="E239" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F239" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+      <c r="G239" s="12" t="inlineStr">
+        <is>
+          <t>Ricky.Chitwood@faa.gov</t>
+        </is>
+      </c>
+      <c r="H239" s="12" t="inlineStr">
+        <is>
+          <t>rchitwood@passnational.org</t>
+        </is>
+      </c>
+      <c r="I239" s="12" t="n"/>
+      <c r="J239" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B240" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C240" s="11" t="inlineStr">
+        <is>
+          <t>NY-IFO</t>
+        </is>
+      </c>
+      <c r="D240" s="11" t="inlineStr">
+        <is>
+          <t>AFS-059</t>
+        </is>
+      </c>
+      <c r="E240" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F240" s="11" t="inlineStr">
+        <is>
+          <t>Diaz, Hector</t>
+        </is>
+      </c>
+      <c r="G240" s="11" t="inlineStr">
+        <is>
+          <t>Hector.Diaz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H240" s="11" t="n"/>
+      <c r="I240" s="11" t="n"/>
+      <c r="J240" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B241" s="12" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C241" s="12" t="inlineStr">
+        <is>
+          <t>Airmen &amp; Special Projects Branch</t>
+        </is>
+      </c>
+      <c r="D241" s="12" t="inlineStr">
+        <is>
+          <t>AFS-320</t>
+        </is>
+      </c>
+      <c r="E241" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F241" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G241" s="12" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H241" s="12" t="n"/>
+      <c r="I241" s="12" t="n"/>
+      <c r="J241" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B242" s="11" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C242" s="11" t="inlineStr">
+        <is>
+          <t>Commercial Aviation Branch</t>
+        </is>
+      </c>
+      <c r="D242" s="11" t="inlineStr">
+        <is>
+          <t>AFS-330</t>
+        </is>
+      </c>
+      <c r="E242" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F242" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G242" s="11" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H242" s="11" t="n"/>
+      <c r="I242" s="11" t="n"/>
+      <c r="J242" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B243" s="12" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C243" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation</t>
+        </is>
+      </c>
+      <c r="D243" s="12" t="inlineStr">
+        <is>
+          <t>AFS-340</t>
+        </is>
+      </c>
+      <c r="E243" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F243" s="12" t="inlineStr">
+        <is>
+          <t>Parmer, Thomas</t>
+        </is>
+      </c>
+      <c r="G243" s="12" t="inlineStr">
+        <is>
+          <t>Thomas.Parmer@faa.gov</t>
+        </is>
+      </c>
+      <c r="H243" s="12" t="n"/>
+      <c r="I243" s="12" t="n"/>
+      <c r="J243" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B244" s="11" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C244" s="11" t="inlineStr">
+        <is>
+          <t>Aircraft Maintenance Division</t>
+        </is>
+      </c>
+      <c r="D244" s="11" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="E244" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F244" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G244" s="11" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H244" s="11" t="n"/>
+      <c r="I244" s="11" t="n"/>
+      <c r="J244" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B245" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C245" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier</t>
+        </is>
+      </c>
+      <c r="D245" s="12" t="inlineStr">
+        <is>
+          <t>AFS-110</t>
+        </is>
+      </c>
+      <c r="E245" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F245" s="12" t="inlineStr">
+        <is>
+          <t>Kim, Heidi</t>
+        </is>
+      </c>
+      <c r="G245" s="12" t="inlineStr">
+        <is>
+          <t>Heidi.C.Kim@faa.gov</t>
+        </is>
+      </c>
+      <c r="H245" s="12" t="n"/>
+      <c r="I245" s="12" t="n"/>
+      <c r="J245" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B246" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C246" s="11" t="inlineStr">
+        <is>
+          <t>Corporate Aviation</t>
+        </is>
+      </c>
+      <c r="D246" s="11" t="inlineStr">
+        <is>
+          <t>AFS-120</t>
+        </is>
+      </c>
+      <c r="E246" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F246" s="11" t="inlineStr">
+        <is>
+          <t>Vukotic, Dusan "Duke"</t>
+        </is>
+      </c>
+      <c r="G246" s="11" t="inlineStr">
+        <is>
+          <t>Dusan.Vukotic@faa.gov</t>
+        </is>
+      </c>
+      <c r="H246" s="11" t="n"/>
+      <c r="I246" s="11" t="n"/>
+      <c r="J246" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B247" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C247" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation</t>
+        </is>
+      </c>
+      <c r="D247" s="12" t="inlineStr">
+        <is>
+          <t>AFS-130</t>
+        </is>
+      </c>
+      <c r="E247" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F247" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G247" s="12" t="n"/>
+      <c r="H247" s="12" t="n"/>
+      <c r="I247" s="12" t="n"/>
+      <c r="J247" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B248" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C248" s="11" t="inlineStr">
+        <is>
+          <t>Rotorcraft</t>
+        </is>
+      </c>
+      <c r="D248" s="11" t="inlineStr">
+        <is>
+          <t>AFS-140</t>
+        </is>
+      </c>
+      <c r="E248" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F248" s="11" t="inlineStr">
+        <is>
+          <t>Hill, Nate</t>
+        </is>
+      </c>
+      <c r="G248" s="11" t="inlineStr">
+        <is>
+          <t>Nathaniel.A.Hill@faa.gov</t>
+        </is>
+      </c>
+      <c r="H248" s="11" t="n"/>
+      <c r="I248" s="11" t="n"/>
+      <c r="J248" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B249" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C249" s="12" t="inlineStr">
+        <is>
+          <t>Propulsion Systems</t>
+        </is>
+      </c>
+      <c r="D249" s="12" t="inlineStr">
+        <is>
+          <t>AFS-150</t>
+        </is>
+      </c>
+      <c r="E249" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F249" s="12" t="inlineStr">
+        <is>
+          <t>Langsdale , James E. (Ed)</t>
+        </is>
+      </c>
+      <c r="G249" s="12" t="inlineStr">
+        <is>
+          <t>James.E.Langsdale@faa.gov</t>
+        </is>
+      </c>
+      <c r="H249" s="12" t="n"/>
+      <c r="I249" s="12" t="n"/>
+      <c r="J249" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B250" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C250" s="11" t="inlineStr">
+        <is>
+          <t>Standards &amp; Policy</t>
+        </is>
+      </c>
+      <c r="D250" s="11" t="inlineStr">
+        <is>
+          <t>AFS-160</t>
+        </is>
+      </c>
+      <c r="E250" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F250" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G250" s="11" t="n"/>
+      <c r="H250" s="11" t="n"/>
+      <c r="I250" s="11" t="n"/>
+      <c r="J250" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B251" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C251" s="12" t="inlineStr">
+        <is>
+          <t>Emerging Technologies</t>
+        </is>
+      </c>
+      <c r="D251" s="12" t="inlineStr">
+        <is>
+          <t>AFS-170</t>
+        </is>
+      </c>
+      <c r="E251" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F251" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G251" s="12" t="n"/>
+      <c r="H251" s="12" t="n"/>
+      <c r="I251" s="12" t="n"/>
+      <c r="J251" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B252" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C252" s="11" t="inlineStr">
+        <is>
+          <t>Aircraft Evaluation Division</t>
+        </is>
+      </c>
+      <c r="D252" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="E252" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F252" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+      <c r="G252" s="11" t="inlineStr">
+        <is>
+          <t>Ian.A.Hansen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H252" s="11" t="n"/>
+      <c r="I252" s="11" t="n"/>
+      <c r="J252" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B253" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C253" s="12" t="inlineStr">
+        <is>
+          <t>Rotorcraft</t>
+        </is>
+      </c>
+      <c r="D253" s="12" t="inlineStr">
+        <is>
+          <t>AFS-140</t>
+        </is>
+      </c>
+      <c r="E253" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F253" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G253" s="12" t="n"/>
+      <c r="H253" s="12" t="n"/>
+      <c r="I253" s="12" t="n"/>
+      <c r="J253" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B254" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C254" s="11" t="inlineStr">
+        <is>
+          <t>Field Support Program Office</t>
+        </is>
+      </c>
+      <c r="D254" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E254" s="11" t="n"/>
+      <c r="F254" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G254" s="11" t="n"/>
+      <c r="H254" s="11" t="n"/>
+      <c r="I254" s="11" t="n"/>
+      <c r="J254" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B255" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C255" s="12" t="inlineStr">
+        <is>
+          <t>FSPO Team 1</t>
+        </is>
+      </c>
+      <c r="D255" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E255" s="12" t="n"/>
+      <c r="F255" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G255" s="12" t="n"/>
+      <c r="H255" s="12" t="n"/>
+      <c r="I255" s="12" t="n"/>
+      <c r="J255" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B256" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C256" s="11" t="inlineStr">
+        <is>
+          <t>FSPO Team 2</t>
+        </is>
+      </c>
+      <c r="D256" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E256" s="11" t="n"/>
+      <c r="F256" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G256" s="11" t="n"/>
+      <c r="H256" s="11" t="n"/>
+      <c r="I256" s="11" t="n"/>
+      <c r="J256" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B257" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C257" s="12" t="inlineStr">
+        <is>
+          <t>FSPO Team 3</t>
+        </is>
+      </c>
+      <c r="D257" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E257" s="12" t="n"/>
+      <c r="F257" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G257" s="12" t="n"/>
+      <c r="H257" s="12" t="n"/>
+      <c r="I257" s="12" t="n"/>
+      <c r="J257" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B258" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C258" s="11" t="inlineStr">
+        <is>
+          <t>Certification and Evaluation Program Office (CEPO)</t>
+        </is>
+      </c>
+      <c r="D258" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E258" s="11" t="n"/>
+      <c r="F258" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G258" s="11" t="n"/>
+      <c r="H258" s="11" t="n"/>
+      <c r="I258" s="11" t="n"/>
+      <c r="J258" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B259" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C259" s="12" t="inlineStr">
+        <is>
+          <t>CEPO Team 1/2</t>
+        </is>
+      </c>
+      <c r="D259" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E259" s="12" t="n"/>
+      <c r="F259" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G259" s="12" t="n"/>
+      <c r="H259" s="12" t="n"/>
+      <c r="I259" s="12" t="n"/>
+      <c r="J259" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B260" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C260" s="11" t="inlineStr">
+        <is>
+          <t>CEPO Team 5/6</t>
+        </is>
+      </c>
+      <c r="D260" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E260" s="11" t="n"/>
+      <c r="F260" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G260" s="11" t="n"/>
+      <c r="H260" s="11" t="n"/>
+      <c r="I260" s="11" t="n"/>
+      <c r="J260" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B261" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C261" s="12" t="inlineStr">
+        <is>
+          <t>CEPO Team 7/8</t>
+        </is>
+      </c>
+      <c r="D261" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E261" s="12" t="n"/>
+      <c r="F261" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G261" s="12" t="n"/>
+      <c r="H261" s="12" t="n"/>
+      <c r="I261" s="12" t="n"/>
+      <c r="J261" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B262" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C262" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO)</t>
+        </is>
+      </c>
+      <c r="D262" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E262" s="11" t="n"/>
+      <c r="F262" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G262" s="11" t="n"/>
+      <c r="H262" s="11" t="n"/>
+      <c r="I262" s="11" t="n"/>
+      <c r="J262" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B263" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C263" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO) East</t>
+        </is>
+      </c>
+      <c r="D263" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E263" s="12" t="n"/>
+      <c r="F263" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G263" s="12" t="n"/>
+      <c r="H263" s="12" t="n"/>
+      <c r="I263" s="12" t="n"/>
+      <c r="J263" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B264" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C264" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO) West</t>
+        </is>
+      </c>
+      <c r="D264" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E264" s="11" t="n"/>
+      <c r="F264" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G264" s="11" t="n"/>
+      <c r="H264" s="11" t="n"/>
+      <c r="I264" s="11" t="n"/>
+      <c r="J264" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B265" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C265" s="12" t="inlineStr">
+        <is>
+          <t>System Approach for Safety Oversight Program Office (SASOPO)</t>
+        </is>
+      </c>
+      <c r="D265" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E265" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F265" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+      <c r="G265" s="12" t="inlineStr">
+        <is>
+          <t>Stephen.Haskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H265" s="12" t="n"/>
+      <c r="I265" s="12" t="n"/>
+      <c r="J265" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B266" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C266" s="11" t="inlineStr">
+        <is>
+          <t>SASO Automation /Policy Representatives</t>
+        </is>
+      </c>
+      <c r="D266" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E266" s="11" t="n"/>
+      <c r="F266" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G266" s="11" t="n"/>
+      <c r="H266" s="11" t="n"/>
+      <c r="I266" s="11" t="n"/>
+      <c r="J266" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B267" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C267" s="12" t="inlineStr">
+        <is>
+          <t>SASO Safety and Compliance Team</t>
+        </is>
+      </c>
+      <c r="D267" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E267" s="12" t="n"/>
+      <c r="F267" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G267" s="12" t="n"/>
+      <c r="H267" s="12" t="n"/>
+      <c r="I267" s="12" t="n"/>
+      <c r="J267" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B268" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C268" s="11" t="inlineStr">
+        <is>
+          <t>SASO Technical Implementations Section</t>
+        </is>
+      </c>
+      <c r="D268" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E268" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F268" s="11" t="inlineStr">
+        <is>
+          <t>PItts, Brenda</t>
+        </is>
+      </c>
+      <c r="G268" s="11" t="inlineStr">
+        <is>
+          <t>Brenda.Pitts@faa.gov</t>
+        </is>
+      </c>
+      <c r="H268" s="11" t="n"/>
+      <c r="I268" s="11" t="n"/>
+      <c r="J268" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B269" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C269" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management Branch</t>
+        </is>
+      </c>
+      <c r="D269" s="12" t="inlineStr">
+        <is>
+          <t>AFS-940</t>
+        </is>
+      </c>
+      <c r="E269" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F269" s="12" t="inlineStr">
+        <is>
+          <t>Rodriguez, Theodore</t>
+        </is>
+      </c>
+      <c r="G269" s="12" t="inlineStr">
+        <is>
+          <t>Theodore.Rodriguez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H269" s="12" t="n"/>
+      <c r="I269" s="12" t="n"/>
+      <c r="J269" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B270" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C270" s="11" t="inlineStr">
+        <is>
+          <t>Automation Systems Management Branch</t>
+        </is>
+      </c>
+      <c r="D270" s="11" t="inlineStr">
+        <is>
+          <t>AFS-950</t>
+        </is>
+      </c>
+      <c r="E270" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F270" s="11" t="inlineStr">
+        <is>
+          <t>Mathews, Jibin</t>
+        </is>
+      </c>
+      <c r="G270" s="11" t="inlineStr">
+        <is>
+          <t>Jibin.K.Mathews@faa.gov</t>
+        </is>
+      </c>
+      <c r="H270" s="11" t="n"/>
+      <c r="I270" s="11" t="n"/>
+      <c r="J270" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B271" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C271" s="12" t="inlineStr">
+        <is>
+          <t>SASO System Approach for Safety Oversight</t>
+        </is>
+      </c>
+      <c r="D271" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E271" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F271" s="12" t="inlineStr">
+        <is>
+          <t>Mathews, Jibin</t>
+        </is>
+      </c>
+      <c r="G271" s="12" t="inlineStr">
+        <is>
+          <t>Jibin.K.Mathews@faa.gov</t>
+        </is>
+      </c>
+      <c r="H271" s="12" t="n"/>
+      <c r="I271" s="12" t="n"/>
+      <c r="J271" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B272" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C272" s="11" t="inlineStr">
+        <is>
+          <t>Safety Analysis and Promotion Division</t>
+        </is>
+      </c>
+      <c r="D272" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="E272" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F272" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+      <c r="G272" s="11" t="inlineStr">
+        <is>
+          <t>Stephen.Haskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H272" s="11" t="n"/>
+      <c r="I272" s="11" t="n"/>
+      <c r="J272" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B273" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C273" s="12" t="inlineStr">
+        <is>
+          <t>System Approach for Safety Oversight Branch</t>
+        </is>
+      </c>
+      <c r="D273" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E273" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F273" s="12" t="inlineStr">
+        <is>
+          <t>Wallace, Jennifer</t>
+        </is>
+      </c>
+      <c r="G273" s="12" t="inlineStr">
+        <is>
+          <t>Jennifer.Wallace@faa.gov</t>
+        </is>
+      </c>
+      <c r="H273" s="12" t="n"/>
+      <c r="I273" s="12" t="n"/>
+      <c r="J273" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B274" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C274" s="11" t="inlineStr">
+        <is>
+          <t>Safety Analysis Branch</t>
+        </is>
+      </c>
+      <c r="D274" s="11" t="inlineStr">
+        <is>
+          <t>AFS-930</t>
+        </is>
+      </c>
+      <c r="E274" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F274" s="11" t="inlineStr">
+        <is>
+          <t>Wallace, Jennifer</t>
+        </is>
+      </c>
+      <c r="G274" s="11" t="inlineStr">
+        <is>
+          <t>Jennifer.Wallace@faa.gov</t>
+        </is>
+      </c>
+      <c r="H274" s="11" t="n"/>
+      <c r="I274" s="11" t="n"/>
+      <c r="J274" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B275" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C275" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management Branch</t>
+        </is>
+      </c>
+      <c r="D275" s="12" t="inlineStr">
+        <is>
+          <t>AFS-940</t>
+        </is>
+      </c>
+      <c r="E275" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F275" s="12" t="inlineStr">
+        <is>
+          <t>Rutherford, Michael</t>
+        </is>
+      </c>
+      <c r="G275" s="12" t="inlineStr">
+        <is>
+          <t>Michael.A.Rutherford@faa.gov</t>
+        </is>
+      </c>
+      <c r="H275" s="12" t="n"/>
+      <c r="I275" s="12" t="n"/>
+      <c r="J275" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B276" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C276" s="11" t="inlineStr">
+        <is>
+          <t>Automation Systems Management Group</t>
+        </is>
+      </c>
+      <c r="D276" s="11" t="inlineStr">
+        <is>
+          <t>AFS-950</t>
+        </is>
+      </c>
+      <c r="E276" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F276" s="11" t="inlineStr">
+        <is>
+          <t>Jackson, John</t>
+        </is>
+      </c>
+      <c r="G276" s="11" t="inlineStr">
+        <is>
+          <t>John.E.Jackson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H276" s="11" t="n"/>
+      <c r="I276" s="11" t="n"/>
+      <c r="J276" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B277" s="12" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C277" s="12" t="inlineStr">
+        <is>
+          <t>Operations Branch</t>
+        </is>
+      </c>
+      <c r="D277" s="12" t="inlineStr">
+        <is>
+          <t>AFS-220</t>
+        </is>
+      </c>
+      <c r="E277" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F277" s="12" t="inlineStr">
+        <is>
+          <t>LaTour, Tiffany</t>
+        </is>
+      </c>
+      <c r="G277" s="12" t="inlineStr">
+        <is>
+          <t>Tiffany.LaTour@faa.gov</t>
+        </is>
+      </c>
+      <c r="H277" s="12" t="n"/>
+      <c r="I277" s="12" t="n"/>
+      <c r="J277" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B278" s="11" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C278" s="11" t="inlineStr">
+        <is>
+          <t>Integration &amp; Implementation Branch</t>
+        </is>
+      </c>
+      <c r="D278" s="11" t="inlineStr">
+        <is>
+          <t>AFS-260</t>
+        </is>
+      </c>
+      <c r="E278" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F278" s="11" t="inlineStr">
+        <is>
+          <t>Romero, Nalee</t>
+        </is>
+      </c>
+      <c r="G278" s="11" t="inlineStr">
+        <is>
+          <t>Nalee.Romero@faa.gov</t>
+        </is>
+      </c>
+      <c r="H278" s="11" t="n"/>
+      <c r="I278" s="11" t="n"/>
+      <c r="J278" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B279" s="12" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C279" s="12" t="inlineStr">
+        <is>
+          <t>Training and Simulation Branch</t>
+        </is>
+      </c>
+      <c r="D279" s="12" t="inlineStr">
+        <is>
+          <t>AFS-280</t>
+        </is>
+      </c>
+      <c r="E279" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F279" s="12" t="inlineStr">
+        <is>
+          <t>Meyer, Wayne</t>
+        </is>
+      </c>
+      <c r="G279" s="12" t="inlineStr">
+        <is>
+          <t>Wayne.Meyer@faa.gov</t>
+        </is>
+      </c>
+      <c r="H279" s="12" t="n"/>
+      <c r="I279" s="12" t="n"/>
+      <c r="J279" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B280" s="11" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C280" s="11" t="inlineStr">
+        <is>
+          <t>AIR Transportation Division</t>
+        </is>
+      </c>
+      <c r="D280" s="11" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="E280" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F280" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+      <c r="G280" s="11" t="inlineStr">
+        <is>
+          <t>Chris.P.Morris@faa.gov</t>
+        </is>
+      </c>
+      <c r="H280" s="11" t="inlineStr">
+        <is>
+          <t>cmorris@passnational.org</t>
+        </is>
+      </c>
+      <c r="I280" s="11" t="n"/>
+      <c r="J280" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B281" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C281" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420 Group</t>
+        </is>
+      </c>
+      <c r="D281" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E281" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F281" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G281" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H281" s="12" t="n"/>
+      <c r="I281" s="12" t="n"/>
+      <c r="J281" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B282" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C282" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420W Group</t>
+        </is>
+      </c>
+      <c r="D282" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E282" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F282" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G282" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H282" s="11" t="n"/>
+      <c r="I282" s="11" t="n"/>
+      <c r="J282" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B283" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C283" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420E Group</t>
+        </is>
+      </c>
+      <c r="D283" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E283" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F283" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G283" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H283" s="12" t="n"/>
+      <c r="I283" s="12" t="n"/>
+      <c r="J283" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B284" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C284" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420C Group</t>
+        </is>
+      </c>
+      <c r="D284" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E284" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F284" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G284" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H284" s="11" t="n"/>
+      <c r="I284" s="11" t="n"/>
+      <c r="J284" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B285" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C285" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420SE Group</t>
+        </is>
+      </c>
+      <c r="D285" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E285" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F285" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G285" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H285" s="12" t="n"/>
+      <c r="I285" s="12" t="n"/>
+      <c r="J285" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B286" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C286" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420S Group</t>
+        </is>
+      </c>
+      <c r="D286" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E286" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F286" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G286" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H286" s="11" t="n"/>
+      <c r="I286" s="11" t="n"/>
+      <c r="J286" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B287" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C287" s="12" t="inlineStr">
+        <is>
+          <t>Organizational Effectiveness</t>
+        </is>
+      </c>
+      <c r="D287" s="12" t="inlineStr">
+        <is>
+          <t>AFS-405</t>
+        </is>
+      </c>
+      <c r="E287" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F287" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G287" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H287" s="12" t="n"/>
+      <c r="I287" s="12" t="n"/>
+      <c r="J287" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B288" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C288" s="11" t="inlineStr">
+        <is>
+          <t>Flight Operations</t>
+        </is>
+      </c>
+      <c r="D288" s="11" t="inlineStr">
+        <is>
+          <t>AFS-410</t>
+        </is>
+      </c>
+      <c r="E288" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F288" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G288" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H288" s="11" t="n"/>
+      <c r="I288" s="11" t="n"/>
+      <c r="J288" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B289" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C289" s="12" t="inlineStr">
+        <is>
+          <t>Flight Research &amp; Analysis</t>
+        </is>
+      </c>
+      <c r="D289" s="12" t="inlineStr">
+        <is>
+          <t>AFS-430</t>
+        </is>
+      </c>
+      <c r="E289" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F289" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G289" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H289" s="12" t="n"/>
+      <c r="I289" s="12" t="n"/>
+      <c r="J289" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B290" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C290" s="11" t="inlineStr">
+        <is>
+          <t>Flight Technologies and Procedures Division</t>
+        </is>
+      </c>
+      <c r="D290" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="E290" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F290" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G290" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H290" s="11" t="n"/>
+      <c r="I290" s="11" t="n"/>
+      <c r="J290" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B291" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C291" s="12" t="inlineStr">
+        <is>
+          <t>Maintenance</t>
+        </is>
+      </c>
+      <c r="D291" s="12" t="inlineStr">
+        <is>
+          <t>AFS-710</t>
+        </is>
+      </c>
+      <c r="E291" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F291" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G291" s="12" t="n"/>
+      <c r="H291" s="12" t="n"/>
+      <c r="I291" s="12" t="n"/>
+      <c r="J291" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B292" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C292" s="11" t="inlineStr">
+        <is>
+          <t>Evaluation</t>
+        </is>
+      </c>
+      <c r="D292" s="11" t="inlineStr">
+        <is>
+          <t>AFS-720</t>
+        </is>
+      </c>
+      <c r="E292" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F292" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G292" s="11" t="n"/>
+      <c r="H292" s="11" t="n"/>
+      <c r="I292" s="11" t="n"/>
+      <c r="J292" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B293" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C293" s="12" t="inlineStr">
+        <is>
+          <t>Technologies &amp; Standards</t>
+        </is>
+      </c>
+      <c r="D293" s="12" t="inlineStr">
+        <is>
+          <t>AFS-730</t>
+        </is>
+      </c>
+      <c r="E293" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F293" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G293" s="12" t="n"/>
+      <c r="H293" s="12" t="n"/>
+      <c r="I293" s="12" t="n"/>
+      <c r="J293" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B294" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C294" s="11" t="inlineStr">
+        <is>
+          <t>Air Transportation</t>
+        </is>
+      </c>
+      <c r="D294" s="11" t="inlineStr">
+        <is>
+          <t>AFS-740</t>
+        </is>
+      </c>
+      <c r="E294" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F294" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G294" s="11" t="n"/>
+      <c r="H294" s="11" t="n"/>
+      <c r="I294" s="11" t="n"/>
+      <c r="J294" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B295" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C295" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation &amp; Commercial</t>
+        </is>
+      </c>
+      <c r="D295" s="12" t="inlineStr">
+        <is>
+          <t>AFS-750</t>
+        </is>
+      </c>
+      <c r="E295" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F295" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G295" s="12" t="n"/>
+      <c r="H295" s="12" t="n"/>
+      <c r="I295" s="12" t="n"/>
+      <c r="J295" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B296" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C296" s="11" t="inlineStr">
+        <is>
+          <t>Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D296" s="11" t="inlineStr">
+        <is>
+          <t>AFS-760</t>
+        </is>
+      </c>
+      <c r="E296" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F296" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G296" s="11" t="n"/>
+      <c r="H296" s="11" t="n"/>
+      <c r="I296" s="11" t="n"/>
+      <c r="J296" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B297" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C297" s="12" t="inlineStr">
+        <is>
+          <t>Emerging Technologies Division</t>
+        </is>
+      </c>
+      <c r="D297" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="E297" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F297" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+      <c r="G297" s="12" t="inlineStr">
+        <is>
+          <t>Ryan.D.Smith@faa.gov</t>
+        </is>
+      </c>
+      <c r="H297" s="12" t="n"/>
+      <c r="I297" s="12" t="n"/>
+      <c r="J297" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B298" s="11" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C298" s="11" t="inlineStr">
+        <is>
+          <t>Training &amp; Certification Branch</t>
+        </is>
+      </c>
+      <c r="D298" s="11" t="inlineStr">
+        <is>
+          <t>AFS-810</t>
+        </is>
+      </c>
+      <c r="E298" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F298" s="11" t="inlineStr">
+        <is>
+          <t>Morrison, Margaret</t>
+        </is>
+      </c>
+      <c r="G298" s="11" t="inlineStr">
+        <is>
+          <t>Margaret.L.Morrison@faa.gov</t>
+        </is>
+      </c>
+      <c r="H298" s="11" t="n"/>
+      <c r="I298" s="11" t="n"/>
+      <c r="J298" s="11" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B299" s="12" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C299" s="12" t="inlineStr">
+        <is>
+          <t>Operations Branch</t>
+        </is>
+      </c>
+      <c r="D299" s="12" t="inlineStr">
+        <is>
+          <t>AFS-830</t>
+        </is>
+      </c>
+      <c r="E299" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F299" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G299" s="12" t="n"/>
+      <c r="H299" s="12" t="n"/>
+      <c r="I299" s="12" t="n"/>
+      <c r="J299" s="12" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B300" s="11" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C300" s="11" t="inlineStr">
+        <is>
+          <t>Delegation Branch</t>
+        </is>
+      </c>
+      <c r="D300" s="11" t="inlineStr">
+        <is>
+          <t>AFS-850</t>
+        </is>
+      </c>
+      <c r="E300" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F300" s="11" t="inlineStr">
+        <is>
+          <t>Sweeten, Kelly</t>
+        </is>
+      </c>
+      <c r="G300" s="11" t="inlineStr">
+        <is>
+          <t>Kelly.Sweeten@faa.gov</t>
+        </is>
+      </c>
+      <c r="H300" s="11" t="n"/>
+      <c r="I300" s="11" t="n"/>
+      <c r="J300" s="11" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B301" s="12" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C301" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation &amp; Commercial Division</t>
+        </is>
+      </c>
+      <c r="D301" s="12" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="E301" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F301" s="12" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+      <c r="G301" s="12" t="inlineStr">
+        <is>
+          <t>James.Williams@faa.gov</t>
+        </is>
+      </c>
+      <c r="H301" s="12" t="inlineStr">
+        <is>
+          <t>jwilliams@passnational.org</t>
+        </is>
+      </c>
+      <c r="I301" s="12" t="n"/>
+      <c r="J301" s="12" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B302" s="11" t="inlineStr">
+        <is>
+          <t>AFS-001</t>
+        </is>
+      </c>
+      <c r="C302" s="11" t="inlineStr">
+        <is>
+          <t>Office of Safety Standards</t>
+        </is>
+      </c>
+      <c r="D302" s="11" t="inlineStr">
+        <is>
+          <t>AFS-001</t>
+        </is>
+      </c>
+      <c r="E302" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F302" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+      <c r="G302" s="11" t="inlineStr">
+        <is>
+          <t>Chris.P.Morris@faa.gov</t>
+        </is>
+      </c>
+      <c r="H302" s="11" t="inlineStr">
+        <is>
+          <t>cmorris@passnational.org</t>
+        </is>
+      </c>
+      <c r="I302" s="11" t="inlineStr">
+        <is>
+          <t>(202) 972-0618</t>
+        </is>
+      </c>
+      <c r="J302" s="11" t="n"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B303" s="12" t="n"/>
+      <c r="C303" s="12" t="inlineStr">
+        <is>
+          <t>Office of Business Integration (ABI)</t>
+        </is>
+      </c>
+      <c r="D303" s="12" t="n"/>
+      <c r="E303" s="12" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F303" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G303" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H303" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I303" s="12" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J303" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B304" s="11" t="inlineStr">
+        <is>
+          <t>ABI-100</t>
+        </is>
+      </c>
+      <c r="C304" s="11" t="inlineStr">
+        <is>
+          <t>People Services Division</t>
+        </is>
+      </c>
+      <c r="D304" s="11" t="inlineStr">
+        <is>
+          <t>ABI-100</t>
+        </is>
+      </c>
+      <c r="E304" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F304" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G304" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H304" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I304" s="11" t="n"/>
+      <c r="J304" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B305" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C305" s="12" t="inlineStr">
+        <is>
+          <t>Financial Services Division</t>
+        </is>
+      </c>
+      <c r="D305" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="E305" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F305" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G305" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H305" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I305" s="12" t="n"/>
+      <c r="J305" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B306" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C306" s="11" t="inlineStr">
+        <is>
+          <t>Budget Formulation &amp; Execution Branch</t>
+        </is>
+      </c>
+      <c r="D306" s="11" t="inlineStr">
+        <is>
+          <t>ABI-210</t>
+        </is>
+      </c>
+      <c r="E306" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F306" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G306" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H306" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I306" s="11" t="n"/>
+      <c r="J306" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B307" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C307" s="12" t="inlineStr">
+        <is>
+          <t>Budget Execution Analysis &amp; Reporting Branch</t>
+        </is>
+      </c>
+      <c r="D307" s="12" t="inlineStr">
+        <is>
+          <t>ABI-220</t>
+        </is>
+      </c>
+      <c r="E307" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F307" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G307" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H307" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I307" s="12" t="n"/>
+      <c r="J307" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B308" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C308" s="11" t="inlineStr">
+        <is>
+          <t>Contracts &amp; Acquisition Branch</t>
+        </is>
+      </c>
+      <c r="D308" s="11" t="inlineStr">
+        <is>
+          <t>ABI-230</t>
+        </is>
+      </c>
+      <c r="E308" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F308" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G308" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H308" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I308" s="11" t="n"/>
+      <c r="J308" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B309" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C309" s="12" t="inlineStr">
+        <is>
+          <t>Acquisition Support A</t>
+        </is>
+      </c>
+      <c r="D309" s="12" t="inlineStr">
+        <is>
+          <t>ABI-231</t>
+        </is>
+      </c>
+      <c r="E309" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F309" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G309" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H309" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I309" s="12" t="n"/>
+      <c r="J309" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B310" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C310" s="11" t="inlineStr">
+        <is>
+          <t>Acquisition Support B</t>
+        </is>
+      </c>
+      <c r="D310" s="11" t="inlineStr">
+        <is>
+          <t>ABI-232</t>
+        </is>
+      </c>
+      <c r="E310" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F310" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G310" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H310" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I310" s="11" t="n"/>
+      <c r="J310" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B311" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C311" s="12" t="inlineStr">
+        <is>
+          <t>Acquisition Support C</t>
+        </is>
+      </c>
+      <c r="D311" s="12" t="inlineStr">
+        <is>
+          <t>ABI-233</t>
+        </is>
+      </c>
+      <c r="E311" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F311" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G311" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H311" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I311" s="12" t="n"/>
+      <c r="J311" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B312" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C312" s="11" t="inlineStr">
+        <is>
+          <t>Technology Acquisition</t>
+        </is>
+      </c>
+      <c r="D312" s="11" t="inlineStr">
+        <is>
+          <t>ABI-234</t>
+        </is>
+      </c>
+      <c r="E312" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F312" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G312" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H312" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I312" s="11" t="n"/>
+      <c r="J312" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B313" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C313" s="12" t="inlineStr">
+        <is>
+          <t>Space &amp; Property Branch</t>
+        </is>
+      </c>
+      <c r="D313" s="12" t="inlineStr">
+        <is>
+          <t>ABI-240</t>
+        </is>
+      </c>
+      <c r="E313" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F313" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G313" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H313" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I313" s="12" t="n"/>
+      <c r="J313" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B314" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C314" s="11" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (East)</t>
+        </is>
+      </c>
+      <c r="D314" s="11" t="inlineStr">
+        <is>
+          <t>ABI-241</t>
+        </is>
+      </c>
+      <c r="E314" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F314" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G314" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H314" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I314" s="11" t="n"/>
+      <c r="J314" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B315" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C315" s="12" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (Central)</t>
+        </is>
+      </c>
+      <c r="D315" s="12" t="inlineStr">
+        <is>
+          <t>ABI-242</t>
+        </is>
+      </c>
+      <c r="E315" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F315" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G315" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H315" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I315" s="12" t="n"/>
+      <c r="J315" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B316" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C316" s="11" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (West)</t>
+        </is>
+      </c>
+      <c r="D316" s="11" t="inlineStr">
+        <is>
+          <t>ABI-243</t>
+        </is>
+      </c>
+      <c r="E316" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F316" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G316" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H316" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I316" s="11" t="n"/>
+      <c r="J316" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B317" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C317" s="12" t="inlineStr">
+        <is>
+          <t>Formulation</t>
+        </is>
+      </c>
+      <c r="D317" s="12" t="inlineStr">
+        <is>
+          <t>ABI-211</t>
+        </is>
+      </c>
+      <c r="E317" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F317" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G317" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H317" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I317" s="12" t="n"/>
+      <c r="J317" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B318" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C318" s="11" t="inlineStr">
+        <is>
+          <t>Execution A</t>
+        </is>
+      </c>
+      <c r="D318" s="11" t="inlineStr">
+        <is>
+          <t>ABI-212</t>
+        </is>
+      </c>
+      <c r="E318" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F318" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G318" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H318" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I318" s="11" t="n"/>
+      <c r="J318" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B319" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C319" s="12" t="inlineStr">
+        <is>
+          <t>Execution B</t>
+        </is>
+      </c>
+      <c r="D319" s="12" t="inlineStr">
+        <is>
+          <t>ABI-213</t>
+        </is>
+      </c>
+      <c r="E319" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F319" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G319" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H319" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I319" s="12" t="n"/>
+      <c r="J319" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B320" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C320" s="11" t="inlineStr">
+        <is>
+          <t>Execution C</t>
+        </is>
+      </c>
+      <c r="D320" s="11" t="inlineStr">
+        <is>
+          <t>ABI-214</t>
+        </is>
+      </c>
+      <c r="E320" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F320" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G320" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H320" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I320" s="11" t="n"/>
+      <c r="J320" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B321" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C321" s="12" t="inlineStr">
+        <is>
+          <t>Execution D</t>
+        </is>
+      </c>
+      <c r="D321" s="12" t="inlineStr">
+        <is>
+          <t>ABI-215</t>
+        </is>
+      </c>
+      <c r="E321" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F321" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G321" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H321" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I321" s="12" t="n"/>
+      <c r="J321" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B322" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C322" s="11" t="inlineStr">
+        <is>
+          <t>Execution E</t>
+        </is>
+      </c>
+      <c r="D322" s="11" t="inlineStr">
+        <is>
+          <t>ABI-221</t>
+        </is>
+      </c>
+      <c r="E322" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F322" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G322" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H322" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I322" s="11" t="n"/>
+      <c r="J322" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B323" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C323" s="12" t="inlineStr">
+        <is>
+          <t>Execution F</t>
+        </is>
+      </c>
+      <c r="D323" s="12" t="inlineStr">
+        <is>
+          <t>ABI-222</t>
+        </is>
+      </c>
+      <c r="E323" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F323" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G323" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H323" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I323" s="12" t="n"/>
+      <c r="J323" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B324" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C324" s="11" t="inlineStr">
+        <is>
+          <t>Execution G</t>
+        </is>
+      </c>
+      <c r="D324" s="11" t="inlineStr">
+        <is>
+          <t>ABI-223</t>
+        </is>
+      </c>
+      <c r="E324" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F324" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G324" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H324" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I324" s="11" t="n"/>
+      <c r="J324" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B325" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C325" s="12" t="inlineStr">
+        <is>
+          <t>Analysis &amp; Reporting</t>
+        </is>
+      </c>
+      <c r="D325" s="12" t="inlineStr">
+        <is>
+          <t>ABI-224</t>
+        </is>
+      </c>
+      <c r="E325" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F325" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G325" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H325" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I325" s="12" t="n"/>
+      <c r="J325" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B326" s="11" t="inlineStr">
+        <is>
+          <t>ABI-001</t>
+        </is>
+      </c>
+      <c r="C326" s="11" t="inlineStr">
+        <is>
+          <t>Office of Business Integration (ABI)</t>
+        </is>
+      </c>
+      <c r="D326" s="11" t="inlineStr">
+        <is>
+          <t>ABI-001</t>
+        </is>
+      </c>
+      <c r="E326" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F326" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G326" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H326" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I326" s="11" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J326" s="11" t="n"/>
+    </row>
+    <row r="327">
+      <c r="A327" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B327" s="12" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="C327" s="12" t="inlineStr">
+        <is>
+          <t>Office of Hazardous Materials Safety (also shown as AXH)</t>
+        </is>
+      </c>
+      <c r="D327" s="12" t="n"/>
+      <c r="E327" s="12" t="n"/>
+      <c r="F327" s="12" t="inlineStr">
+        <is>
+          <t>None (not PASS-represented)</t>
+        </is>
+      </c>
+      <c r="G327" s="12" t="n"/>
+      <c r="H327" s="12" t="n"/>
+      <c r="I327" s="12" t="n"/>
+      <c r="J327" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B328" s="11" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C328" s="11" t="inlineStr">
+        <is>
+          <t>Oversight Operations Division</t>
+        </is>
+      </c>
+      <c r="D328" s="11" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="E328" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F328" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G328" s="11" t="n"/>
+      <c r="H328" s="11" t="n"/>
+      <c r="I328" s="11" t="n"/>
+      <c r="J328" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B329" s="12" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C329" s="12" t="inlineStr">
+        <is>
+          <t>Special Air Operations Branch</t>
+        </is>
+      </c>
+      <c r="D329" s="12" t="inlineStr">
+        <is>
+          <t>AFH-110</t>
+        </is>
+      </c>
+      <c r="E329" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F329" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G329" s="12" t="n"/>
+      <c r="H329" s="12" t="n"/>
+      <c r="I329" s="12" t="n"/>
+      <c r="J329" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B330" s="11" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C330" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Interface Systems Branch</t>
+        </is>
+      </c>
+      <c r="D330" s="11" t="inlineStr">
+        <is>
+          <t>AFH-120</t>
+        </is>
+      </c>
+      <c r="E330" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F330" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G330" s="11" t="n"/>
+      <c r="H330" s="11" t="n"/>
+      <c r="I330" s="11" t="n"/>
+      <c r="J330" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B331" s="12" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C331" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Safety Assurance Branch</t>
+        </is>
+      </c>
+      <c r="D331" s="12" t="inlineStr">
+        <is>
+          <t>AFH-130</t>
+        </is>
+      </c>
+      <c r="E331" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F331" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G331" s="12" t="n"/>
+      <c r="H331" s="12" t="n"/>
+      <c r="I331" s="12" t="n"/>
+      <c r="J331" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B332" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C332" s="11" t="inlineStr">
+        <is>
+          <t>Internal Program Administration Division</t>
+        </is>
+      </c>
+      <c r="D332" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="E332" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F332" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G332" s="11" t="n"/>
+      <c r="H332" s="11" t="n"/>
+      <c r="I332" s="11" t="n"/>
+      <c r="J332" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B333" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C333" s="12" t="inlineStr">
+        <is>
+          <t>Program Administrative Branch</t>
+        </is>
+      </c>
+      <c r="D333" s="12" t="inlineStr">
+        <is>
+          <t>AFH-210</t>
+        </is>
+      </c>
+      <c r="E333" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F333" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G333" s="12" t="n"/>
+      <c r="H333" s="12" t="n"/>
+      <c r="I333" s="12" t="n"/>
+      <c r="J333" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B334" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C334" s="11" t="inlineStr">
+        <is>
+          <t>Policy, Standards &amp; Stakeholder Engagement Branch</t>
+        </is>
+      </c>
+      <c r="D334" s="11" t="inlineStr">
+        <is>
+          <t>AFH-220</t>
+        </is>
+      </c>
+      <c r="E334" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F334" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G334" s="11" t="n"/>
+      <c r="H334" s="11" t="n"/>
+      <c r="I334" s="11" t="n"/>
+      <c r="J334" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B335" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C335" s="12" t="inlineStr">
+        <is>
+          <t>Safety Systems &amp; Analytical Services Branch</t>
+        </is>
+      </c>
+      <c r="D335" s="12" t="inlineStr">
+        <is>
+          <t>AFH-230</t>
+        </is>
+      </c>
+      <c r="E335" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F335" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G335" s="12" t="n"/>
+      <c r="H335" s="12" t="n"/>
+      <c r="I335" s="12" t="n"/>
+      <c r="J335" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B336" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C336" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management System Branch</t>
+        </is>
+      </c>
+      <c r="D336" s="11" t="inlineStr">
+        <is>
+          <t>AFH-240</t>
+        </is>
+      </c>
+      <c r="E336" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F336" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G336" s="11" t="n"/>
+      <c r="H336" s="11" t="n"/>
+      <c r="I336" s="11" t="n"/>
+      <c r="J336" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B337" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C337" s="12" t="inlineStr">
+        <is>
+          <t>Cargo Safety &amp; International Affairs Branch</t>
+        </is>
+      </c>
+      <c r="D337" s="12" t="inlineStr">
+        <is>
+          <t>AFH-250</t>
+        </is>
+      </c>
+      <c r="E337" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F337" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G337" s="12" t="n"/>
+      <c r="H337" s="12" t="n"/>
+      <c r="I337" s="12" t="n"/>
+      <c r="J337" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A7:J337"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A2:J2"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="36" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="27" customWidth="1" min="7" max="7"/>
+    <col width="32" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="25" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>AIR-800, System Oversight Division  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>No changes on this tab since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>AIR Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Ralph Meir</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Ralph.Meir@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>rmeir@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(805) 236-3693</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>Bradley CMS</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>AIR-851</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="inlineStr">
+        <is>
+          <t>Michael.C.Ahlberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H13" s="11" t="inlineStr">
+        <is>
+          <t>michael.ahlberg@passmember.net</t>
+        </is>
+      </c>
+      <c r="I13" s="11" t="n"/>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>Burlington/Boston CMS</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>AIR-852</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>Egger, Jeremy</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="inlineStr">
+        <is>
+          <t>Jeremy.L.Egger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H14" s="12" t="inlineStr">
+        <is>
+          <t>jeremy.egger@passmember.net</t>
+        </is>
+      </c>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta CMS</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>AIR-853</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>Rodriguez, Mark</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="inlineStr">
+        <is>
+          <t>Mark.A.Rodriguez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H15" s="11" t="inlineStr">
+        <is>
+          <t>mark.rodriguez@passmember.net</t>
+        </is>
+      </c>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>New Cumberland CMS</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>AIR-854</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="n"/>
+      <c r="H16" s="12" t="n"/>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Farmingdale/Saddlebrook CMS</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>AIR-855</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="n"/>
+      <c r="H17" s="11" t="n"/>
+      <c r="I17" s="11" t="n"/>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850, East MIO Branch</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="inlineStr">
+        <is>
+          <t>Michael.C.Ahlberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H18" s="12" t="inlineStr">
+        <is>
+          <t>michael.ahlberg@passmember.net</t>
+        </is>
+      </c>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>AIR-850</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Orlando CMS</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>AIR-856</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>Woods, Lance</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <t>Lance.Woods@faa.gov</t>
+        </is>
+      </c>
+      <c r="H19" s="11" t="inlineStr">
+        <is>
+          <t>lance.woods@passmember.net</t>
+        </is>
+      </c>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>Ahlberg, Mike</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix/Scottsdale CMS</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>AIR-871</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>Meir, Ralph</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="inlineStr">
+        <is>
+          <t>Ralph.Meir@faa.gov</t>
+        </is>
+      </c>
+      <c r="H20" s="12" t="inlineStr">
+        <is>
+          <t>ralph.meir@passmember.net</t>
+        </is>
+      </c>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>Seattle CMS</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>AIR-872</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="n"/>
+      <c r="H21" s="11" t="n"/>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>Los Angeles CMS</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>AIR-873</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chavez, Manuel "Manny" </t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>Manuel.Chavez01@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="inlineStr">
+        <is>
+          <t>manuel.chavez@passmember.net</t>
+        </is>
+      </c>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870, West MIO Branch</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <t>Jesse.A.Hutchings@faa.gov</t>
+        </is>
+      </c>
+      <c r="H23" s="11" t="inlineStr">
+        <is>
+          <t>jesse.hutchings@passmember.net</t>
+        </is>
+      </c>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>AIR-870</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Van Nuys CMS</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>AIR-875</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="n"/>
+      <c r="H24" s="12" t="n"/>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>Hutchings, Jesse</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Oklahoma City CMS</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>AIR-861</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>Wilson, Craig</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>Craig.Wilson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="inlineStr">
+        <is>
+          <t>craig.wilson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B26" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="inlineStr">
+        <is>
+          <t>Fort Worth CMS</t>
+        </is>
+      </c>
+      <c r="D26" s="12" t="inlineStr">
+        <is>
+          <t>AIR-862</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F26" s="12" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G26" s="12" t="n"/>
+      <c r="H26" s="12" t="n"/>
+      <c r="I26" s="12" t="n"/>
+      <c r="J26" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>San Antonio CMS</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>AIR-863</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G27" s="11" t="n"/>
+      <c r="H27" s="11" t="n"/>
+      <c r="I27" s="11" t="n"/>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B28" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="inlineStr">
+        <is>
+          <t>Minneapolis CMS</t>
+        </is>
+      </c>
+      <c r="D28" s="12" t="inlineStr">
+        <is>
+          <t>AIR-864</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F28" s="12" t="inlineStr">
+        <is>
+          <t>Shocklee, Levii</t>
+        </is>
+      </c>
+      <c r="G28" s="12" t="inlineStr">
+        <is>
+          <t>Levii.R.Shocklee@faa.gov</t>
+        </is>
+      </c>
+      <c r="H28" s="12" t="inlineStr">
+        <is>
+          <t>levii.shocklee@passmember.net</t>
+        </is>
+      </c>
+      <c r="I28" s="12" t="n"/>
+      <c r="J28" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <t>Cleveland CMS (Detroit CMU)</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t>AIR-866</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <t>See Branch Rep</t>
+        </is>
+      </c>
+      <c r="G29" s="11" t="n"/>
+      <c r="H29" s="11" t="n"/>
+      <c r="I29" s="11" t="n"/>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B30" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="inlineStr">
+        <is>
+          <t>Wichita CMS</t>
+        </is>
+      </c>
+      <c r="D30" s="12" t="inlineStr">
+        <is>
+          <t>AIR-865</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F30" s="12" t="inlineStr">
+        <is>
+          <t>McMahon, Sean</t>
+        </is>
+      </c>
+      <c r="G30" s="12" t="inlineStr">
+        <is>
+          <t>Sean.P.McMahon@faa.gov</t>
+        </is>
+      </c>
+      <c r="H30" s="12" t="inlineStr">
+        <is>
+          <t>sean.mcmahon@passmember.net</t>
+        </is>
+      </c>
+      <c r="I30" s="12" t="n"/>
+      <c r="J30" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860, Central MIO Branch</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <t>AIR-Branch</t>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+      <c r="G31" s="11" t="inlineStr">
+        <is>
+          <t>Vickie.M.McDonald@faa.gov</t>
+        </is>
+      </c>
+      <c r="H31" s="11" t="inlineStr">
+        <is>
+          <t>vickie.mcdonald@passmember.net</t>
+        </is>
+      </c>
+      <c r="I31" s="11" t="n"/>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B32" s="12" t="inlineStr">
+        <is>
+          <t>AIR-860</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="inlineStr">
+        <is>
+          <t>Vandalia CMS (Chicago CMU)</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="inlineStr">
+        <is>
+          <t>AIR-867</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="inlineStr">
+        <is>
+          <t>AIR-Section</t>
+        </is>
+      </c>
+      <c r="F32" s="12" t="inlineStr">
+        <is>
+          <t>Dahl, Brad</t>
+        </is>
+      </c>
+      <c r="G32" s="12" t="inlineStr">
+        <is>
+          <t>Bradley.E.Dahl@faa.gov</t>
+        </is>
+      </c>
+      <c r="H32" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">bradley.dahl@passmember.net </t>
+        </is>
+      </c>
+      <c r="I32" s="12" t="n"/>
+      <c r="J32" s="12" t="inlineStr">
+        <is>
+          <t>McDonald, Vickie</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>AIR</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>AIR-800</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>AIR-800, System Oversight Division</t>
+        </is>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t>AIR-800</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F33" s="11" t="inlineStr">
+        <is>
+          <t>Meir, Ralph</t>
+        </is>
+      </c>
+      <c r="G33" s="11" t="inlineStr">
+        <is>
+          <t>Ralph.Meir@faa.gov</t>
+        </is>
+      </c>
+      <c r="H33" s="11" t="inlineStr">
+        <is>
+          <t>rmeir@passnational.org</t>
+        </is>
+      </c>
+      <c r="I33" s="11" t="inlineStr">
+        <is>
+          <t>(805) 236-3693</t>
+        </is>
+      </c>
+      <c r="J33" s="11" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J33"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="41" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="27" customWidth="1" min="6" max="6"/>
+    <col width="34" customWidth="1" min="7" max="7"/>
+    <col width="34" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="27" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Office of Safety &amp; Business Integration  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>No changes on this tab since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>AFB Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Ezra Atkins</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>Budget Execution</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>AFB-240</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="n"/>
+      <c r="H13" s="11" t="n"/>
+      <c r="I13" s="11" t="n"/>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>System Tools &amp; Information Management</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>AFB-260</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="n"/>
+      <c r="H14" s="12" t="n"/>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>Strategic Planning &amp; Financial Services</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>AFB-200</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="n"/>
+      <c r="H15" s="11" t="n"/>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>Correspondence Services</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>AFB-130</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="n"/>
+      <c r="H16" s="12" t="n"/>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Safety Services Division</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>AFB-100</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H17" s="11" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I17" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>Aircraft Registration</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>AFB-710</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>Woodley, Corey</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="inlineStr">
+        <is>
+          <t>Corey.Woodley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H18" s="12" t="n"/>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Airmen Certification</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>AFB-720</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>Washington, Julie</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <t>Julie.D.Washington@faa.gov</t>
+        </is>
+      </c>
+      <c r="H19" s="11" t="n"/>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Registry Services &amp; information Branch</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>AFB-730</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H20" s="12" t="n"/>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>Civil Aviation Registry Division</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>AFB-700</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <t>Christine.Mounger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="11" t="inlineStr">
+        <is>
+          <t>christine.mounger@passmember.net</t>
+        </is>
+      </c>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>Mounger, Christine</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>Training Management Branch</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>AFB-520</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ross, C'Ne </t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>C'Ne.Ross@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="n"/>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Learning Solutions Branch</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>AFB-540</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>Haubrich, Tamra</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <t>Tamra.M.Haubrich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H23" s="11" t="n"/>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Technical Programs</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>AFB-550</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>Rechenmacher, David</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="inlineStr">
+        <is>
+          <t>David.Rechenmacher@faa.gov</t>
+        </is>
+      </c>
+      <c r="H24" s="12" t="n"/>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Workforce Development Division</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>AFB-500</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>C'Ne.Ross@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="n"/>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>Ross, C'Ne</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t>AFB</t>
+        </is>
+      </c>
+      <c r="B26" s="12" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="inlineStr">
+        <is>
+          <t>Office of Safety &amp; Business Integration</t>
+        </is>
+      </c>
+      <c r="D26" s="12" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F26" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G26" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H26" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I26" s="12" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J26" s="12" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J26"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J135"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
+    <col width="27" customWidth="1" min="6" max="6"/>
+    <col width="34" customWidth="1" min="7" max="7"/>
+    <col width="37" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="25" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Office of General Aviation Safety Assurance  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>Highlighted rows have changed since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>GASA Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Robert Perez</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Robert.X.Perez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>rperez@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(305) 219-6271</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>Greater Chicago FSDO</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>GL03</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="n"/>
+      <c r="H13" s="11" t="n"/>
+      <c r="I13" s="11" t="n"/>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>Columbus- CMH FSDO</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>GL07</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>Wiesenbach, Mike</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="inlineStr">
+        <is>
+          <t>Michael.Wiesenbach@faa.gov</t>
+        </is>
+      </c>
+      <c r="H14" s="12" t="n"/>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>East Michigan - EMI FSDO</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>GL23</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>Armstrong, Norm</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="inlineStr">
+        <is>
+          <t>Norman.Armstrong@faa.gov</t>
+        </is>
+      </c>
+      <c r="H15" s="11" t="n"/>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>Grand Rapids - GRR FSDO</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>GL09</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>Vandenberg, Shawn</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="inlineStr">
+        <is>
+          <t>Shawn.L.Vandenberg@faa.gov</t>
+        </is>
+      </c>
+      <c r="H16" s="12" t="n"/>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Milwaukee - MKE FSDO</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>GL13</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>Wincell, David</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="inlineStr">
+        <is>
+          <t>David.J.Wincell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H17" s="11" t="inlineStr">
+        <is>
+          <t>david.wincell@passmember.net</t>
+        </is>
+      </c>
+      <c r="I17" s="11" t="n"/>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>Fargo - FAR FSDO</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>GL21</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="n"/>
+      <c r="H18" s="12" t="n"/>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Cleveland - CLE FSDO</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>GL25</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>Emmerich, Michael</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <t>Michael.J.Emmerich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H19" s="11" t="n"/>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Albuquerque - ABQ FSDO</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>SW01</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="n"/>
+      <c r="H20" s="12" t="n"/>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>Rapid City FSDO</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>GL27</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>French, Thia</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <t>Thia.French@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="11" t="n"/>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division D</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>Brandon.Caneva@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="inlineStr">
+        <is>
+          <t>brandon.caneva@passmember.net</t>
+        </is>
+      </c>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Milwaukee - MKE FSDO</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>GL13</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="n"/>
+      <c r="H23" s="11" t="n"/>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Cleveland - CLE FSDO</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>GL25</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>Washington, Reginald</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="inlineStr">
+        <is>
+          <t>Reginald.Washington@faa.gov</t>
+        </is>
+      </c>
+      <c r="H24" s="12" t="n"/>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Rapid City FSDO</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>GL27</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>Thompson, Ray</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>Raymond.Thompson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="inlineStr">
+        <is>
+          <t>raymond.thompson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B26" s="13" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C26" s="13" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO</t>
+        </is>
+      </c>
+      <c r="D26" s="13" t="inlineStr">
+        <is>
+          <t>GL19</t>
+        </is>
+      </c>
+      <c r="E26" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F26" s="13" t="inlineStr">
+        <is>
+          <t>Zellers, Clyde</t>
+        </is>
+      </c>
+      <c r="G26" s="13" t="inlineStr">
+        <is>
+          <t>Clyde.Zellers@faa.gov</t>
+        </is>
+      </c>
+      <c r="H26" s="13" t="n"/>
+      <c r="I26" s="13" t="n"/>
+      <c r="J26" s="13" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>Greater Chicago FSDO</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>GL03</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G27" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H27" s="11" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I27" s="11" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B28" s="12" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="inlineStr">
+        <is>
+          <t>Albuquerque - ABQ FSDO</t>
+        </is>
+      </c>
+      <c r="D28" s="12" t="inlineStr">
+        <is>
+          <t>SW01</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F28" s="12" t="inlineStr">
+        <is>
+          <t>Bolin, Thomas</t>
+        </is>
+      </c>
+      <c r="G28" s="12" t="inlineStr">
+        <is>
+          <t>Thomas.J.Bolin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H28" s="12" t="n"/>
+      <c r="I28" s="12" t="n"/>
+      <c r="J28" s="12" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B29" s="13" t="inlineStr">
+        <is>
+          <t>AFG-400</t>
+        </is>
+      </c>
+      <c r="C29" s="13" t="inlineStr">
+        <is>
+          <t>Springfield - SPI FSDO</t>
+        </is>
+      </c>
+      <c r="D29" s="13" t="inlineStr">
+        <is>
+          <t>GL19</t>
+        </is>
+      </c>
+      <c r="E29" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F29" s="13" t="inlineStr">
+        <is>
+          <t>Abulfathi, Abubakar</t>
+        </is>
+      </c>
+      <c r="G29" s="13" t="inlineStr">
+        <is>
+          <t>Abubakar.A.Abulfathi@faa.gov</t>
+        </is>
+      </c>
+      <c r="H29" s="13" t="n"/>
+      <c r="I29" s="13" t="n"/>
+      <c r="J29" s="13" t="inlineStr">
+        <is>
+          <t>Caneva, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B30" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="inlineStr">
+        <is>
+          <t>Special Activities Branch</t>
+        </is>
+      </c>
+      <c r="D30" s="12" t="inlineStr">
+        <is>
+          <t>AFG-120</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F30" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G30" s="12" t="n"/>
+      <c r="H30" s="12" t="n"/>
+      <c r="I30" s="12" t="n"/>
+      <c r="J30" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>FAASTeam Branch</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>AFG-130</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G31" s="11" t="n"/>
+      <c r="H31" s="11" t="n"/>
+      <c r="I31" s="11" t="n"/>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B32" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="inlineStr">
+        <is>
+          <t>Standardization Branch</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="inlineStr">
+        <is>
+          <t>AFG-150</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F32" s="12" t="inlineStr">
+        <is>
+          <t>Sisk, Tim</t>
+        </is>
+      </c>
+      <c r="G32" s="12" t="inlineStr">
+        <is>
+          <t>Timothy.R.Sisk@faa.gov</t>
+        </is>
+      </c>
+      <c r="H32" s="12" t="n"/>
+      <c r="I32" s="12" t="n"/>
+      <c r="J32" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>Delegation &amp; Resource Branch</t>
+        </is>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t>AFG-170</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F33" s="11" t="inlineStr">
+        <is>
+          <t>Cotton, Christopher</t>
+        </is>
+      </c>
+      <c r="G33" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.S.Cotton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H33" s="11" t="n"/>
+      <c r="I33" s="11" t="n"/>
+      <c r="J33" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B34" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C34" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division A</t>
+        </is>
+      </c>
+      <c r="D34" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="E34" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F34" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+      <c r="G34" s="12" t="inlineStr">
+        <is>
+          <t>Lisa.A.Cotham@faa.gov</t>
+        </is>
+      </c>
+      <c r="H34" s="12" t="inlineStr">
+        <is>
+          <t>lcotham@passnational.org</t>
+        </is>
+      </c>
+      <c r="I34" s="12" t="n"/>
+      <c r="J34" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <t>Unique Operations Branch</t>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t>AFG-160</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F35" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G35" s="11" t="n"/>
+      <c r="H35" s="11" t="n"/>
+      <c r="I35" s="11" t="n"/>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B36" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C36" s="12" t="inlineStr">
+        <is>
+          <t>Certification &amp; Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D36" s="12" t="inlineStr">
+        <is>
+          <t>AFG-140</t>
+        </is>
+      </c>
+      <c r="E36" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F36" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G36" s="12" t="n"/>
+      <c r="H36" s="12" t="n"/>
+      <c r="I36" s="12" t="n"/>
+      <c r="J36" s="12" t="inlineStr">
+        <is>
+          <t>Cotham, Lisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C37" s="11" t="inlineStr">
+        <is>
+          <t>Memphis - MEM FSDO</t>
+        </is>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t>CE21</t>
+        </is>
+      </c>
+      <c r="E37" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F37" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G37" s="11" t="n"/>
+      <c r="H37" s="11" t="n"/>
+      <c r="I37" s="11" t="n"/>
+      <c r="J37" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B38" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C38" s="12" t="inlineStr">
+        <is>
+          <t>Alabama/NW Florida  - BHM FSDO</t>
+        </is>
+      </c>
+      <c r="D38" s="12" t="inlineStr">
+        <is>
+          <t>SO09</t>
+        </is>
+      </c>
+      <c r="E38" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F38" s="12" t="inlineStr">
+        <is>
+          <t>Lapp, Vivian</t>
+        </is>
+      </c>
+      <c r="G38" s="12" t="inlineStr">
+        <is>
+          <t>Vivian.A.Lapp@faa.gov</t>
+        </is>
+      </c>
+      <c r="H38" s="12" t="n"/>
+      <c r="I38" s="12" t="n"/>
+      <c r="J38" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C39" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta - ATL FSDO</t>
+        </is>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t>SO11</t>
+        </is>
+      </c>
+      <c r="E39" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F39" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G39" s="11" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H39" s="11" t="n"/>
+      <c r="I39" s="11" t="n"/>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B40" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C40" s="12" t="inlineStr">
+        <is>
+          <t>Wichita - ICT FSDO</t>
+        </is>
+      </c>
+      <c r="D40" s="12" t="inlineStr">
+        <is>
+          <t>CE07</t>
+        </is>
+      </c>
+      <c r="E40" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F40" s="12" t="inlineStr">
+        <is>
+          <t>Skully, Chris</t>
+        </is>
+      </c>
+      <c r="G40" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.G.Skully@faa.gov</t>
+        </is>
+      </c>
+      <c r="H40" s="12" t="n"/>
+      <c r="I40" s="12" t="n"/>
+      <c r="J40" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C41" s="11" t="inlineStr">
+        <is>
+          <t>Orlando FSDO</t>
+        </is>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <t>SO15</t>
+        </is>
+      </c>
+      <c r="E41" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F41" s="11" t="inlineStr">
+        <is>
+          <t>Best, Cory</t>
+        </is>
+      </c>
+      <c r="G41" s="11" t="inlineStr">
+        <is>
+          <t>Cory.E.Best@faa.gov</t>
+        </is>
+      </c>
+      <c r="H41" s="11" t="n"/>
+      <c r="I41" s="11" t="n"/>
+      <c r="J41" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B42" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C42" s="12" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D42" s="12" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E42" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F42" s="12" t="inlineStr">
+        <is>
+          <t>Ortiz, Jose</t>
+        </is>
+      </c>
+      <c r="G42" s="12" t="inlineStr">
+        <is>
+          <t>Jose.C.Ortiz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H42" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jose.ortiz@passmember.net	</t>
+        </is>
+      </c>
+      <c r="I42" s="12" t="n"/>
+      <c r="J42" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C43" s="11" t="inlineStr">
+        <is>
+          <t>Tampa - TPA FSDO</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>SO35</t>
+        </is>
+      </c>
+      <c r="E43" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F43" s="11" t="inlineStr">
+        <is>
+          <t>Reyes, Ismael "Izzy"</t>
+        </is>
+      </c>
+      <c r="G43" s="11" t="inlineStr">
+        <is>
+          <t>Ismael.Reyes@faa.gov</t>
+        </is>
+      </c>
+      <c r="H43" s="11" t="n"/>
+      <c r="I43" s="11" t="n"/>
+      <c r="J43" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B44" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C44" s="12" t="inlineStr">
+        <is>
+          <t>San Juan FSDO</t>
+        </is>
+      </c>
+      <c r="D44" s="12" t="inlineStr">
+        <is>
+          <t>SO63</t>
+        </is>
+      </c>
+      <c r="E44" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F44" s="12" t="inlineStr">
+        <is>
+          <t>Ortiz Landron, Dennis</t>
+        </is>
+      </c>
+      <c r="G44" s="12" t="inlineStr">
+        <is>
+          <t>Dennis.Ortiz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H44" s="12" t="n"/>
+      <c r="I44" s="12" t="n"/>
+      <c r="J44" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <t>142 CMO</t>
+        </is>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <t>SW33</t>
+        </is>
+      </c>
+      <c r="E45" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F45" s="11" t="inlineStr">
+        <is>
+          <t>Wynne, Hollis</t>
+        </is>
+      </c>
+      <c r="G45" s="11" t="inlineStr">
+        <is>
+          <t>Hollis.K.Wynne@faa.gov</t>
+        </is>
+      </c>
+      <c r="H45" s="11" t="n"/>
+      <c r="I45" s="11" t="n"/>
+      <c r="J45" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B46" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C46" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division I</t>
+        </is>
+      </c>
+      <c r="D46" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="E46" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F46" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G46" s="12" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H46" s="12" t="inlineStr">
+        <is>
+          <t>steven.davidson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I46" s="12" t="n"/>
+      <c r="J46" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E47" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F47" s="11" t="inlineStr">
+        <is>
+          <t>Olarte, Gilbert "Patrick"</t>
+        </is>
+      </c>
+      <c r="G47" s="11" t="inlineStr">
+        <is>
+          <t>Gilbert.P.Olarte@faa.gov</t>
+        </is>
+      </c>
+      <c r="H47" s="11" t="n"/>
+      <c r="I47" s="11" t="n"/>
+      <c r="J47" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B48" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C48" s="12" t="inlineStr">
+        <is>
+          <t>Wichita - ICT FSDO</t>
+        </is>
+      </c>
+      <c r="D48" s="12" t="inlineStr">
+        <is>
+          <t>CE07</t>
+        </is>
+      </c>
+      <c r="E48" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F48" s="12" t="inlineStr">
+        <is>
+          <t>Thornton, Bruce</t>
+        </is>
+      </c>
+      <c r="G48" s="12" t="inlineStr">
+        <is>
+          <t>William.B.Thornton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H48" s="12" t="n"/>
+      <c r="I48" s="12" t="n"/>
+      <c r="J48" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C49" s="11" t="inlineStr">
+        <is>
+          <t>South Florida FSDO</t>
+        </is>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <t>SO19</t>
+        </is>
+      </c>
+      <c r="E49" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F49" s="11" t="inlineStr">
+        <is>
+          <t>Padron, Zachary</t>
+        </is>
+      </c>
+      <c r="G49" s="11" t="inlineStr">
+        <is>
+          <t>Zachary.P.Padron@faa.gov</t>
+        </is>
+      </c>
+      <c r="H49" s="11" t="n"/>
+      <c r="I49" s="11" t="n"/>
+      <c r="J49" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B50" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C50" s="12" t="inlineStr">
+        <is>
+          <t>Memphis - MEM FSDO</t>
+        </is>
+      </c>
+      <c r="D50" s="12" t="inlineStr">
+        <is>
+          <t>CE21</t>
+        </is>
+      </c>
+      <c r="E50" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F50" s="12" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Christopher</t>
+        </is>
+      </c>
+      <c r="G50" s="12" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H50" s="12" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I50" s="12" t="inlineStr">
+        <is>
+          <t>(202) 301-6869</t>
+        </is>
+      </c>
+      <c r="J50" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr">
+        <is>
+          <t>Atlanta FSDO</t>
+        </is>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t>SO11</t>
+        </is>
+      </c>
+      <c r="E51" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F51" s="11" t="inlineStr">
+        <is>
+          <t>English, Vincent</t>
+        </is>
+      </c>
+      <c r="G51" s="11" t="inlineStr">
+        <is>
+          <t>Vincent.English@faa.gov</t>
+        </is>
+      </c>
+      <c r="H51" s="11" t="inlineStr">
+        <is>
+          <t>vincent.english@passmember.net</t>
+        </is>
+      </c>
+      <c r="I51" s="11" t="n"/>
+      <c r="J51" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B52" s="12" t="inlineStr">
+        <is>
+          <t>AFG-900</t>
+        </is>
+      </c>
+      <c r="C52" s="12" t="inlineStr">
+        <is>
+          <t>Alabama/NW Florida  - BHM FSDO</t>
+        </is>
+      </c>
+      <c r="D52" s="12" t="inlineStr">
+        <is>
+          <t>SO09</t>
+        </is>
+      </c>
+      <c r="E52" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F52" s="12" t="inlineStr">
+        <is>
+          <t>Gunnin, William "Jake"</t>
+        </is>
+      </c>
+      <c r="G52" s="12" t="inlineStr">
+        <is>
+          <t>William.J.Gunnin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H52" s="12" t="n"/>
+      <c r="I52" s="12" t="n"/>
+      <c r="J52" s="12" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B53" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C53" s="13" t="inlineStr">
+        <is>
+          <t>Columbia FSDO</t>
+        </is>
+      </c>
+      <c r="D53" s="13" t="inlineStr">
+        <is>
+          <t>SO13</t>
+        </is>
+      </c>
+      <c r="E53" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F53" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G53" s="13" t="n"/>
+      <c r="H53" s="13" t="n"/>
+      <c r="I53" s="13" t="n"/>
+      <c r="J53" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B54" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C54" s="13" t="inlineStr">
+        <is>
+          <t>St. Louis - STL FSDO</t>
+        </is>
+      </c>
+      <c r="D54" s="13" t="inlineStr">
+        <is>
+          <t>CE03</t>
+        </is>
+      </c>
+      <c r="E54" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F54" s="13" t="inlineStr">
+        <is>
+          <t>Ottinger, Randall</t>
+        </is>
+      </c>
+      <c r="G54" s="13" t="inlineStr">
+        <is>
+          <t>Randall.I.Ottinger@faa.gov</t>
+        </is>
+      </c>
+      <c r="H54" s="13" t="n"/>
+      <c r="I54" s="13" t="n"/>
+      <c r="J54" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B55" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C55" s="13" t="inlineStr">
+        <is>
+          <t>Denver - DEN FSDO</t>
+        </is>
+      </c>
+      <c r="D55" s="13" t="inlineStr">
+        <is>
+          <t>NM03</t>
+        </is>
+      </c>
+      <c r="E55" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F55" s="13" t="inlineStr">
+        <is>
+          <t>Gassman, Ed</t>
+        </is>
+      </c>
+      <c r="G55" s="13" t="inlineStr">
+        <is>
+          <t>Edward.C.Gassman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H55" s="13" t="n"/>
+      <c r="I55" s="13" t="n"/>
+      <c r="J55" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B56" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C56" s="13" t="inlineStr">
+        <is>
+          <t>Baton Rouge - BTR FSDO</t>
+        </is>
+      </c>
+      <c r="D56" s="13" t="inlineStr">
+        <is>
+          <t>SW03</t>
+        </is>
+      </c>
+      <c r="E56" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F56" s="13" t="inlineStr">
+        <is>
+          <t>Driskell, William "Eddie"</t>
+        </is>
+      </c>
+      <c r="G56" s="13" t="inlineStr">
+        <is>
+          <t>William.E.Driskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H56" s="13" t="n"/>
+      <c r="I56" s="13" t="n"/>
+      <c r="J56" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B57" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C57" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D57" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E57" s="13" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F57" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G57" s="13" t="n"/>
+      <c r="H57" s="13" t="n"/>
+      <c r="I57" s="13" t="n"/>
+      <c r="J57" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B58" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C58" s="13" t="inlineStr">
+        <is>
+          <t>Scottsdale - SDL FSDO</t>
+        </is>
+      </c>
+      <c r="D58" s="13" t="inlineStr">
+        <is>
+          <t>WP07</t>
+        </is>
+      </c>
+      <c r="E58" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F58" s="13" t="inlineStr">
+        <is>
+          <t>Kennedy, Christopher</t>
+        </is>
+      </c>
+      <c r="G58" s="13" t="inlineStr">
+        <is>
+          <t>Christopher.L.Kennedy@faa.gov</t>
+        </is>
+      </c>
+      <c r="H58" s="13" t="n"/>
+      <c r="I58" s="13" t="n"/>
+      <c r="J58" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B59" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C59" s="13" t="inlineStr">
+        <is>
+          <t>Oakland - OAK FSDO</t>
+        </is>
+      </c>
+      <c r="D59" s="13" t="inlineStr">
+        <is>
+          <t>WP27</t>
+        </is>
+      </c>
+      <c r="E59" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F59" s="13" t="inlineStr">
+        <is>
+          <t>Benedetto, Ronni</t>
+        </is>
+      </c>
+      <c r="G59" s="13" t="inlineStr">
+        <is>
+          <t>Veronica.L.Benedetto@faa.gov</t>
+        </is>
+      </c>
+      <c r="H59" s="13" t="n"/>
+      <c r="I59" s="13" t="n"/>
+      <c r="J59" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B60" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C60" s="13" t="inlineStr">
+        <is>
+          <t>Charlotte - CLT FSDO</t>
+        </is>
+      </c>
+      <c r="D60" s="13" t="inlineStr">
+        <is>
+          <t>EA68</t>
+        </is>
+      </c>
+      <c r="E60" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F60" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G60" s="13" t="n"/>
+      <c r="H60" s="13" t="n"/>
+      <c r="I60" s="13" t="n"/>
+      <c r="J60" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B61" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C61" s="13" t="inlineStr">
+        <is>
+          <t>General Aviation Division F</t>
+        </is>
+      </c>
+      <c r="D61" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="E61" s="13" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F61" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+      <c r="G61" s="13" t="inlineStr">
+        <is>
+          <t>Gerald.A.Dotson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H61" s="13" t="n"/>
+      <c r="I61" s="13" t="n"/>
+      <c r="J61" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B62" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C62" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D62" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E62" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F62" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+      <c r="G62" s="13" t="inlineStr">
+        <is>
+          <t>Gerald.A.Dotson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H62" s="13" t="n"/>
+      <c r="I62" s="13" t="n"/>
+      <c r="J62" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B63" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C63" s="13" t="inlineStr">
+        <is>
+          <t>North Texas - NTX FSDO</t>
+        </is>
+      </c>
+      <c r="D63" s="13" t="inlineStr">
+        <is>
+          <t>SW19</t>
+        </is>
+      </c>
+      <c r="E63" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F63" s="13" t="inlineStr">
+        <is>
+          <t>McDaniel, Lonnie</t>
+        </is>
+      </c>
+      <c r="G63" s="13" t="inlineStr">
+        <is>
+          <t>Lonnie.D.McDaniel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H63" s="13" t="n"/>
+      <c r="I63" s="13" t="n"/>
+      <c r="J63" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B64" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C64" s="13" t="inlineStr">
+        <is>
+          <t>Baton Rouge - BTR FSDO</t>
+        </is>
+      </c>
+      <c r="D64" s="13" t="inlineStr">
+        <is>
+          <t>SW03</t>
+        </is>
+      </c>
+      <c r="E64" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F64" s="13" t="inlineStr">
+        <is>
+          <t>Ratard, Laennec</t>
+        </is>
+      </c>
+      <c r="G64" s="13" t="inlineStr">
+        <is>
+          <t>Laennec.Ratard@faa.gov</t>
+        </is>
+      </c>
+      <c r="H64" s="13" t="n"/>
+      <c r="I64" s="13" t="n"/>
+      <c r="J64" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B65" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C65" s="13" t="inlineStr">
+        <is>
+          <t>Oakland - OAK FSDO</t>
+        </is>
+      </c>
+      <c r="D65" s="13" t="inlineStr">
+        <is>
+          <t>WP27</t>
+        </is>
+      </c>
+      <c r="E65" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F65" s="13" t="inlineStr">
+        <is>
+          <t>Horn, Justin</t>
+        </is>
+      </c>
+      <c r="G65" s="13" t="inlineStr">
+        <is>
+          <t>Justin.M.Horn@faa.gov</t>
+        </is>
+      </c>
+      <c r="H65" s="13" t="n"/>
+      <c r="I65" s="13" t="n"/>
+      <c r="J65" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B66" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C66" s="13" t="inlineStr">
+        <is>
+          <t>Scottsdale - SDL FSDO</t>
+        </is>
+      </c>
+      <c r="D66" s="13" t="inlineStr">
+        <is>
+          <t>WP07</t>
+        </is>
+      </c>
+      <c r="E66" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F66" s="13" t="inlineStr">
+        <is>
+          <t>TBD</t>
+        </is>
+      </c>
+      <c r="G66" s="13" t="n"/>
+      <c r="H66" s="13" t="n"/>
+      <c r="I66" s="13" t="n"/>
+      <c r="J66" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B67" s="13" t="inlineStr">
+        <is>
+          <t>AFG-600</t>
+        </is>
+      </c>
+      <c r="C67" s="13" t="inlineStr">
+        <is>
+          <t>Denver - DEN FSDO</t>
+        </is>
+      </c>
+      <c r="D67" s="13" t="inlineStr">
+        <is>
+          <t>NM03</t>
+        </is>
+      </c>
+      <c r="E67" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F67" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G67" s="13" t="n"/>
+      <c r="H67" s="13" t="n"/>
+      <c r="I67" s="13" t="n"/>
+      <c r="J67" s="13" t="inlineStr">
+        <is>
+          <t>Dotson, Gerald</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B68" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C68" s="12" t="inlineStr">
+        <is>
+          <t>Farmingdale - FRG FSDO</t>
+        </is>
+      </c>
+      <c r="D68" s="12" t="inlineStr">
+        <is>
+          <t>EA11</t>
+        </is>
+      </c>
+      <c r="E68" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F68" s="12" t="inlineStr">
+        <is>
+          <t>Lopez, Lawrence</t>
+        </is>
+      </c>
+      <c r="G68" s="12" t="inlineStr">
+        <is>
+          <t>Lawrence.A.Lopez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H68" s="12" t="n"/>
+      <c r="I68" s="12" t="n"/>
+      <c r="J68" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C69" s="11" t="inlineStr">
+        <is>
+          <t>Rochester - ROC FSDO</t>
+        </is>
+      </c>
+      <c r="D69" s="11" t="inlineStr">
+        <is>
+          <t>EA23</t>
+        </is>
+      </c>
+      <c r="E69" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F69" s="11" t="inlineStr">
+        <is>
+          <t>Heinrich, Stuart</t>
+        </is>
+      </c>
+      <c r="G69" s="11" t="inlineStr">
+        <is>
+          <t>Stuart.K.Heinrich@faa.gov</t>
+        </is>
+      </c>
+      <c r="H69" s="11" t="n"/>
+      <c r="I69" s="11" t="n"/>
+      <c r="J69" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B70" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C70" s="12" t="inlineStr">
+        <is>
+          <t>Teterboro - TEB FSDO</t>
+        </is>
+      </c>
+      <c r="D70" s="12" t="inlineStr">
+        <is>
+          <t>EA25</t>
+        </is>
+      </c>
+      <c r="E70" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F70" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G70" s="12" t="n"/>
+      <c r="H70" s="12" t="n"/>
+      <c r="I70" s="12" t="n"/>
+      <c r="J70" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B71" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C71" s="11" t="inlineStr">
+        <is>
+          <t>Boston - BOS FSDO</t>
+        </is>
+      </c>
+      <c r="D71" s="11" t="inlineStr">
+        <is>
+          <t>EA61</t>
+        </is>
+      </c>
+      <c r="E71" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F71" s="11" t="inlineStr">
+        <is>
+          <t>Saulnier, Joe</t>
+        </is>
+      </c>
+      <c r="G71" s="11" t="inlineStr">
+        <is>
+          <t>Joseph.B.Saulnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H71" s="11" t="n"/>
+      <c r="I71" s="11" t="n"/>
+      <c r="J71" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B72" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C72" s="12" t="inlineStr">
+        <is>
+          <t>Albany - ALB FSDO</t>
+        </is>
+      </c>
+      <c r="D72" s="12" t="inlineStr">
+        <is>
+          <t>EA01</t>
+        </is>
+      </c>
+      <c r="E72" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F72" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G72" s="12" t="n"/>
+      <c r="H72" s="12" t="n"/>
+      <c r="I72" s="12" t="n"/>
+      <c r="J72" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B73" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C73" s="11" t="inlineStr">
+        <is>
+          <t>Richmond - RIC FSDO</t>
+        </is>
+      </c>
+      <c r="D73" s="11" t="inlineStr">
+        <is>
+          <t>EA21</t>
+        </is>
+      </c>
+      <c r="E73" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F73" s="11" t="inlineStr">
+        <is>
+          <t>Kubli, Niko</t>
+        </is>
+      </c>
+      <c r="G73" s="11" t="inlineStr">
+        <is>
+          <t>Nikolas.B.Kubli@faa.gov</t>
+        </is>
+      </c>
+      <c r="H73" s="11" t="n"/>
+      <c r="I73" s="11" t="n"/>
+      <c r="J73" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B74" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C74" s="12" t="inlineStr">
+        <is>
+          <t>Washington, DC - DCA FSDO</t>
+        </is>
+      </c>
+      <c r="D74" s="12" t="inlineStr">
+        <is>
+          <t>EA27</t>
+        </is>
+      </c>
+      <c r="E74" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F74" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G74" s="12" t="n"/>
+      <c r="H74" s="12" t="n"/>
+      <c r="I74" s="12" t="n"/>
+      <c r="J74" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B75" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C75" s="11" t="inlineStr">
+        <is>
+          <t>Portland - PWM FSDO</t>
+        </is>
+      </c>
+      <c r="D75" s="11" t="inlineStr">
+        <is>
+          <t>EA65</t>
+        </is>
+      </c>
+      <c r="E75" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F75" s="11" t="inlineStr">
+        <is>
+          <t>Cote, Thomas</t>
+        </is>
+      </c>
+      <c r="G75" s="11" t="inlineStr">
+        <is>
+          <t>Thomas.D.Cote@faa.gov</t>
+        </is>
+      </c>
+      <c r="H75" s="11" t="n"/>
+      <c r="I75" s="11" t="n"/>
+      <c r="J75" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B76" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C76" s="12" t="inlineStr">
+        <is>
+          <t>Baltimore - BAL FSDO</t>
+        </is>
+      </c>
+      <c r="D76" s="12" t="inlineStr">
+        <is>
+          <t>EA07</t>
+        </is>
+      </c>
+      <c r="E76" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F76" s="12" t="inlineStr">
+        <is>
+          <t>Wagonseller, Daniel</t>
+        </is>
+      </c>
+      <c r="G76" s="12" t="inlineStr">
+        <is>
+          <t>Daniel.M.Wagonseller@faa.gov</t>
+        </is>
+      </c>
+      <c r="H76" s="12" t="n"/>
+      <c r="I76" s="12" t="n"/>
+      <c r="J76" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C77" s="11" t="inlineStr">
+        <is>
+          <t>Bradley - BDL FSDO</t>
+        </is>
+      </c>
+      <c r="D77" s="11" t="inlineStr">
+        <is>
+          <t>EA63</t>
+        </is>
+      </c>
+      <c r="E77" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F77" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Heath</t>
+        </is>
+      </c>
+      <c r="G77" s="11" t="inlineStr">
+        <is>
+          <t>Heath.D.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H77" s="11" t="n"/>
+      <c r="I77" s="11" t="n"/>
+      <c r="J77" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B78" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C78" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division H</t>
+        </is>
+      </c>
+      <c r="D78" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="E78" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F78" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+      <c r="G78" s="12" t="inlineStr">
+        <is>
+          <t>Veronica.M.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H78" s="12" t="inlineStr">
+        <is>
+          <t>veronica.fortenberry@passmember.net</t>
+        </is>
+      </c>
+      <c r="I78" s="12" t="n"/>
+      <c r="J78" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B79" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C79" s="11" t="inlineStr">
+        <is>
+          <t>Bradley - BDL FSDO</t>
+        </is>
+      </c>
+      <c r="D79" s="11" t="inlineStr">
+        <is>
+          <t>EA63</t>
+        </is>
+      </c>
+      <c r="E79" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F79" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+      <c r="G79" s="11" t="inlineStr">
+        <is>
+          <t>Veronica.M.Fortenberry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H79" s="11" t="n"/>
+      <c r="I79" s="11" t="n"/>
+      <c r="J79" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B80" s="12" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C80" s="12" t="inlineStr">
+        <is>
+          <t>Boston - BOS FSDO</t>
+        </is>
+      </c>
+      <c r="D80" s="12" t="inlineStr">
+        <is>
+          <t>EA61</t>
+        </is>
+      </c>
+      <c r="E80" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F80" s="12" t="inlineStr">
+        <is>
+          <t>Larivee, Philippe</t>
+        </is>
+      </c>
+      <c r="G80" s="12" t="inlineStr">
+        <is>
+          <t>Philippe.M.Larivee@faa.gov</t>
+        </is>
+      </c>
+      <c r="H80" s="12" t="n"/>
+      <c r="I80" s="12" t="n"/>
+      <c r="J80" s="12" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B81" s="11" t="inlineStr">
+        <is>
+          <t>AFG-800</t>
+        </is>
+      </c>
+      <c r="C81" s="11" t="inlineStr">
+        <is>
+          <t>Rochester FSDO</t>
+        </is>
+      </c>
+      <c r="D81" s="11" t="inlineStr">
+        <is>
+          <t>EA23</t>
+        </is>
+      </c>
+      <c r="E81" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F81" s="11" t="inlineStr">
+        <is>
+          <t>Mantione, Mike</t>
+        </is>
+      </c>
+      <c r="G81" s="11" t="inlineStr">
+        <is>
+          <t>Michael.A.Mantione@faa.gov</t>
+        </is>
+      </c>
+      <c r="H81" s="11" t="n"/>
+      <c r="I81" s="11" t="n"/>
+      <c r="J81" s="11" t="inlineStr">
+        <is>
+          <t>Fortenberry, Veronica</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B82" s="12" t="inlineStr">
+        <is>
+          <t>AFG-100</t>
+        </is>
+      </c>
+      <c r="C82" s="12" t="inlineStr">
+        <is>
+          <t>Accident Coordination &amp; Research Branch</t>
+        </is>
+      </c>
+      <c r="D82" s="12" t="inlineStr">
+        <is>
+          <t>AFG-190</t>
+        </is>
+      </c>
+      <c r="E82" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F82" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G82" s="12" t="n"/>
+      <c r="H82" s="12" t="n"/>
+      <c r="I82" s="12" t="n"/>
+      <c r="J82" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B83" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C83" s="11" t="inlineStr">
+        <is>
+          <t>Portland - PDX FSDO</t>
+        </is>
+      </c>
+      <c r="D83" s="11" t="inlineStr">
+        <is>
+          <t>NM09</t>
+        </is>
+      </c>
+      <c r="E83" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F83" s="11" t="inlineStr">
+        <is>
+          <t>Brand, Chris</t>
+        </is>
+      </c>
+      <c r="G83" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.A.Brand@faa.gov</t>
+        </is>
+      </c>
+      <c r="H83" s="11" t="n"/>
+      <c r="I83" s="11" t="n"/>
+      <c r="J83" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B84" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C84" s="12" t="inlineStr">
+        <is>
+          <t>Fairbanks - FAI FSDO</t>
+        </is>
+      </c>
+      <c r="D84" s="12" t="inlineStr">
+        <is>
+          <t>AL01</t>
+        </is>
+      </c>
+      <c r="E84" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F84" s="12" t="inlineStr">
+        <is>
+          <t>Chavez, Jacob</t>
+        </is>
+      </c>
+      <c r="G84" s="12" t="inlineStr">
+        <is>
+          <t>Jacob.D.Chavez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H84" s="12" t="n"/>
+      <c r="I84" s="12" t="n"/>
+      <c r="J84" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B85" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C85" s="11" t="inlineStr">
+        <is>
+          <t>Anchorage - ANC FSDO</t>
+        </is>
+      </c>
+      <c r="D85" s="11" t="inlineStr">
+        <is>
+          <t>AL03</t>
+        </is>
+      </c>
+      <c r="E85" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F85" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G85" s="11" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H85" s="11" t="n"/>
+      <c r="I85" s="11" t="n"/>
+      <c r="J85" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B86" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C86" s="12" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D86" s="12" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E86" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F86" s="12" t="inlineStr">
+        <is>
+          <t>Edwards, Dwayne</t>
+        </is>
+      </c>
+      <c r="G86" s="12" t="inlineStr">
+        <is>
+          <t>Dwayne.Edwards@faa.gov</t>
+        </is>
+      </c>
+      <c r="H86" s="12" t="n"/>
+      <c r="I86" s="12" t="n"/>
+      <c r="J86" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B87" s="13" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C87" s="13" t="inlineStr">
+        <is>
+          <t>Fresno - FAT FSDO</t>
+        </is>
+      </c>
+      <c r="D87" s="13" t="inlineStr">
+        <is>
+          <t>WP17</t>
+        </is>
+      </c>
+      <c r="E87" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F87" s="13" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G87" s="13" t="n"/>
+      <c r="H87" s="13" t="n"/>
+      <c r="I87" s="13" t="n"/>
+      <c r="J87" s="13" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B88" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C88" s="12" t="inlineStr">
+        <is>
+          <t>Spokane - SPO FSDO</t>
+        </is>
+      </c>
+      <c r="D88" s="12" t="inlineStr">
+        <is>
+          <t>NM13</t>
+        </is>
+      </c>
+      <c r="E88" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F88" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G88" s="12" t="n"/>
+      <c r="H88" s="12" t="n"/>
+      <c r="I88" s="12" t="n"/>
+      <c r="J88" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B89" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C89" s="11" t="inlineStr">
+        <is>
+          <t>Honolulu - HNL FSDO</t>
+        </is>
+      </c>
+      <c r="D89" s="11" t="inlineStr">
+        <is>
+          <t>WP13</t>
+        </is>
+      </c>
+      <c r="E89" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F89" s="11" t="inlineStr">
+        <is>
+          <t>Tu, Shawn</t>
+        </is>
+      </c>
+      <c r="G89" s="11" t="inlineStr">
+        <is>
+          <t>William.Tu@faa.gov</t>
+        </is>
+      </c>
+      <c r="H89" s="11" t="n"/>
+      <c r="I89" s="11" t="n"/>
+      <c r="J89" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B90" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C90" s="12" t="inlineStr">
+        <is>
+          <t>Seattle - SEA FSDO</t>
+        </is>
+      </c>
+      <c r="D90" s="12" t="inlineStr">
+        <is>
+          <t>NM01</t>
+        </is>
+      </c>
+      <c r="E90" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F90" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G90" s="12" t="n"/>
+      <c r="H90" s="12" t="n"/>
+      <c r="I90" s="12" t="n"/>
+      <c r="J90" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B91" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C91" s="11" t="inlineStr">
+        <is>
+          <t>Sacramento - SAC FSDO</t>
+        </is>
+      </c>
+      <c r="D91" s="11" t="inlineStr">
+        <is>
+          <t>WP25</t>
+        </is>
+      </c>
+      <c r="E91" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F91" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G91" s="11" t="n"/>
+      <c r="H91" s="11" t="n"/>
+      <c r="I91" s="11" t="n"/>
+      <c r="J91" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B92" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C92" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division B</t>
+        </is>
+      </c>
+      <c r="D92" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="E92" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F92" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+      <c r="G92" s="12" t="inlineStr">
+        <is>
+          <t>Charles.B.Parker@faa.gov</t>
+        </is>
+      </c>
+      <c r="H92" s="12" t="inlineStr">
+        <is>
+          <t>charles.parker@passmember.net</t>
+        </is>
+      </c>
+      <c r="I92" s="12" t="n"/>
+      <c r="J92" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B93" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C93" s="11" t="inlineStr">
+        <is>
+          <t>San Jose - SJC FSDO</t>
+        </is>
+      </c>
+      <c r="D93" s="11" t="inlineStr">
+        <is>
+          <t>WP15</t>
+        </is>
+      </c>
+      <c r="E93" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F93" s="11" t="inlineStr">
+        <is>
+          <t>Geddes, Jane</t>
+        </is>
+      </c>
+      <c r="G93" s="11" t="inlineStr">
+        <is>
+          <t>Jane.L.Geddes@faa.gov</t>
+        </is>
+      </c>
+      <c r="H93" s="11" t="n"/>
+      <c r="I93" s="11" t="n"/>
+      <c r="J93" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B94" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C94" s="12" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D94" s="12" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E94" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F94" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">McMillan, Daniel </t>
+        </is>
+      </c>
+      <c r="G94" s="12" t="inlineStr">
+        <is>
+          <t>Daniel.S.McMillan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H94" s="12" t="n"/>
+      <c r="I94" s="12" t="n"/>
+      <c r="J94" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B95" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C95" s="11" t="inlineStr">
+        <is>
+          <t>Juneau - JNU FSDO</t>
+        </is>
+      </c>
+      <c r="D95" s="11" t="inlineStr">
+        <is>
+          <t>AL05</t>
+        </is>
+      </c>
+      <c r="E95" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F95" s="11" t="inlineStr">
+        <is>
+          <t>Adams, Frederick</t>
+        </is>
+      </c>
+      <c r="G95" s="11" t="n"/>
+      <c r="H95" s="11" t="n"/>
+      <c r="I95" s="11" t="n"/>
+      <c r="J95" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B96" s="12" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C96" s="12" t="inlineStr">
+        <is>
+          <t>Fairbanks FSDO</t>
+        </is>
+      </c>
+      <c r="D96" s="12" t="inlineStr">
+        <is>
+          <t>AL01</t>
+        </is>
+      </c>
+      <c r="E96" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F96" s="12" t="inlineStr">
+        <is>
+          <t>Fox, William</t>
+        </is>
+      </c>
+      <c r="G96" s="12" t="inlineStr">
+        <is>
+          <t>William.E.Fox@faa.gov</t>
+        </is>
+      </c>
+      <c r="H96" s="12" t="n"/>
+      <c r="I96" s="12" t="n"/>
+      <c r="J96" s="12" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B97" s="11" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C97" s="11" t="inlineStr">
+        <is>
+          <t>Seattle - SEA FSDO</t>
+        </is>
+      </c>
+      <c r="D97" s="11" t="inlineStr">
+        <is>
+          <t>NM01</t>
+        </is>
+      </c>
+      <c r="E97" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F97" s="11" t="inlineStr">
+        <is>
+          <t>Zurcher, Philip</t>
+        </is>
+      </c>
+      <c r="G97" s="11" t="inlineStr">
+        <is>
+          <t>Philip.J.Zurcher@faa.gov</t>
+        </is>
+      </c>
+      <c r="H97" s="11" t="n"/>
+      <c r="I97" s="11" t="n"/>
+      <c r="J97" s="11" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B98" s="13" t="inlineStr">
+        <is>
+          <t>AFG-200</t>
+        </is>
+      </c>
+      <c r="C98" s="13" t="inlineStr">
+        <is>
+          <t>Portland - PDX FSDO</t>
+        </is>
+      </c>
+      <c r="D98" s="13" t="inlineStr">
+        <is>
+          <t>NM09</t>
+        </is>
+      </c>
+      <c r="E98" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F98" s="13" t="inlineStr">
+        <is>
+          <t>Mazurkiewicz, Chris</t>
+        </is>
+      </c>
+      <c r="G98" s="13" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H98" s="13" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I98" s="13" t="n"/>
+      <c r="J98" s="13" t="inlineStr">
+        <is>
+          <t>Parker, Brandon</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B99" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C99" s="11" t="inlineStr">
+        <is>
+          <t>San Diego - SAN FSDO</t>
+        </is>
+      </c>
+      <c r="D99" s="11" t="inlineStr">
+        <is>
+          <t>WP09</t>
+        </is>
+      </c>
+      <c r="E99" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F99" s="11" t="inlineStr">
+        <is>
+          <t>Beaver, Jay</t>
+        </is>
+      </c>
+      <c r="G99" s="11" t="inlineStr">
+        <is>
+          <t>Jacques.Beaver@faa.gov</t>
+        </is>
+      </c>
+      <c r="H99" s="11" t="n"/>
+      <c r="I99" s="11" t="n"/>
+      <c r="J99" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B100" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C100" s="12" t="inlineStr">
+        <is>
+          <t>Reno - RNO FSDO</t>
+        </is>
+      </c>
+      <c r="D100" s="12" t="inlineStr">
+        <is>
+          <t>WP11</t>
+        </is>
+      </c>
+      <c r="E100" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F100" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G100" s="12" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H100" s="12" t="n"/>
+      <c r="I100" s="12" t="n"/>
+      <c r="J100" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B101" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C101" s="11" t="inlineStr">
+        <is>
+          <t>Las Vegas - LAS FSDO</t>
+        </is>
+      </c>
+      <c r="D101" s="11" t="inlineStr">
+        <is>
+          <t>WP19</t>
+        </is>
+      </c>
+      <c r="E101" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F101" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G101" s="11" t="n"/>
+      <c r="H101" s="11" t="n"/>
+      <c r="I101" s="11" t="n"/>
+      <c r="J101" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B102" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C102" s="12" t="inlineStr">
+        <is>
+          <t>Los Angeles - LAX FSDO</t>
+        </is>
+      </c>
+      <c r="D102" s="12" t="inlineStr">
+        <is>
+          <t>WP23</t>
+        </is>
+      </c>
+      <c r="E102" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F102" s="12" t="inlineStr">
+        <is>
+          <t>Sanders, Jason</t>
+        </is>
+      </c>
+      <c r="G102" s="12" t="inlineStr">
+        <is>
+          <t>Jason.S.Sanders@faa.gov</t>
+        </is>
+      </c>
+      <c r="H102" s="12" t="n"/>
+      <c r="I102" s="12" t="n"/>
+      <c r="J102" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B103" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C103" s="11" t="inlineStr">
+        <is>
+          <t>Helena - HLN FSDO</t>
+        </is>
+      </c>
+      <c r="D103" s="11" t="inlineStr">
+        <is>
+          <t>NM05</t>
+        </is>
+      </c>
+      <c r="E103" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F103" s="11" t="inlineStr">
+        <is>
+          <t>Hanson, Bryan</t>
+        </is>
+      </c>
+      <c r="G103" s="11" t="inlineStr">
+        <is>
+          <t>Bryan.Hanson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H103" s="11" t="n"/>
+      <c r="I103" s="11" t="n"/>
+      <c r="J103" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B104" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C104" s="12" t="inlineStr">
+        <is>
+          <t>Riverside - RAL FSDO</t>
+        </is>
+      </c>
+      <c r="D104" s="12" t="inlineStr">
+        <is>
+          <t>WP21</t>
+        </is>
+      </c>
+      <c r="E104" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F104" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G104" s="12" t="n"/>
+      <c r="H104" s="12" t="n"/>
+      <c r="I104" s="12" t="n"/>
+      <c r="J104" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B105" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C105" s="11" t="inlineStr">
+        <is>
+          <t>Salt Lake City - SLC FSDO</t>
+        </is>
+      </c>
+      <c r="D105" s="11" t="inlineStr">
+        <is>
+          <t>NM07</t>
+        </is>
+      </c>
+      <c r="E105" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F105" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G105" s="11" t="n"/>
+      <c r="H105" s="11" t="n"/>
+      <c r="I105" s="11" t="n"/>
+      <c r="J105" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B106" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C106" s="12" t="inlineStr">
+        <is>
+          <t>Boise - BOI FSDO</t>
+        </is>
+      </c>
+      <c r="D106" s="12" t="inlineStr">
+        <is>
+          <t>NM11</t>
+        </is>
+      </c>
+      <c r="E106" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F106" s="12" t="inlineStr">
+        <is>
+          <t>Vaughn, Darren</t>
+        </is>
+      </c>
+      <c r="G106" s="12" t="inlineStr">
+        <is>
+          <t>Darren.K.Vaughn@faa.gov</t>
+        </is>
+      </c>
+      <c r="H106" s="12" t="n"/>
+      <c r="I106" s="12" t="n"/>
+      <c r="J106" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B107" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C107" s="11" t="inlineStr">
+        <is>
+          <t>Long Beach - LGB FSDO</t>
+        </is>
+      </c>
+      <c r="D107" s="11" t="inlineStr">
+        <is>
+          <t>WP05</t>
+        </is>
+      </c>
+      <c r="E107" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F107" s="11" t="inlineStr">
+        <is>
+          <t>Schneider, Craig</t>
+        </is>
+      </c>
+      <c r="G107" s="11" t="inlineStr">
+        <is>
+          <t>Craig.R.Schneider@faa.gov</t>
+        </is>
+      </c>
+      <c r="H107" s="11" t="n"/>
+      <c r="I107" s="11" t="n"/>
+      <c r="J107" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B108" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C108" s="12" t="inlineStr">
+        <is>
+          <t>Van Nuys - VNY FSDO</t>
+        </is>
+      </c>
+      <c r="D108" s="12" t="inlineStr">
+        <is>
+          <t>WP01</t>
+        </is>
+      </c>
+      <c r="E108" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F108" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G108" s="12" t="n"/>
+      <c r="H108" s="12" t="n"/>
+      <c r="I108" s="12" t="n"/>
+      <c r="J108" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B109" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C109" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation Division C</t>
+        </is>
+      </c>
+      <c r="D109" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="E109" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F109" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G109" s="11" t="n"/>
+      <c r="H109" s="11" t="n"/>
+      <c r="I109" s="11" t="n"/>
+      <c r="J109" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B110" s="12" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C110" s="12" t="inlineStr">
+        <is>
+          <t>Van Nuys - VNY FSDO</t>
+        </is>
+      </c>
+      <c r="D110" s="12" t="inlineStr">
+        <is>
+          <t>WP01</t>
+        </is>
+      </c>
+      <c r="E110" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F110" s="12" t="inlineStr">
+        <is>
+          <t>Barba, Francisco "Frank"</t>
+        </is>
+      </c>
+      <c r="G110" s="12" t="inlineStr">
+        <is>
+          <t>Francisco.Barba@faa.gov</t>
+        </is>
+      </c>
+      <c r="H110" s="12" t="n"/>
+      <c r="I110" s="12" t="n"/>
+      <c r="J110" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B111" s="11" t="inlineStr">
+        <is>
+          <t>AFG-300</t>
+        </is>
+      </c>
+      <c r="C111" s="11" t="inlineStr">
+        <is>
+          <t>Long Beach - LGB FSDO</t>
+        </is>
+      </c>
+      <c r="D111" s="11" t="inlineStr">
+        <is>
+          <t>WP05</t>
+        </is>
+      </c>
+      <c r="E111" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F111" s="11" t="inlineStr">
+        <is>
+          <t>Barba, Francisco "Frank"</t>
+        </is>
+      </c>
+      <c r="G111" s="11" t="inlineStr">
+        <is>
+          <t>Francisco.Barba@faa.gov</t>
+        </is>
+      </c>
+      <c r="H111" s="11" t="n"/>
+      <c r="I111" s="11" t="n"/>
+      <c r="J111" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B112" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C112" s="12" t="inlineStr">
+        <is>
+          <t>Charleston - CRW FSDO</t>
+        </is>
+      </c>
+      <c r="D112" s="12" t="inlineStr">
+        <is>
+          <t>EA09</t>
+        </is>
+      </c>
+      <c r="E112" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F112" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G112" s="12" t="n"/>
+      <c r="H112" s="12" t="n"/>
+      <c r="I112" s="12" t="n"/>
+      <c r="J112" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B113" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C113" s="11" t="inlineStr">
+        <is>
+          <t>Harrisburg - CXI FSDO</t>
+        </is>
+      </c>
+      <c r="D113" s="11" t="inlineStr">
+        <is>
+          <t>EA13</t>
+        </is>
+      </c>
+      <c r="E113" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F113" s="11" t="inlineStr">
+        <is>
+          <t>Bartholomew, Jeff</t>
+        </is>
+      </c>
+      <c r="G113" s="11" t="inlineStr">
+        <is>
+          <t>Jeffrey.Bartholomew@faa.gov</t>
+        </is>
+      </c>
+      <c r="H113" s="11" t="n"/>
+      <c r="I113" s="11" t="n"/>
+      <c r="J113" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B114" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C114" s="12" t="inlineStr">
+        <is>
+          <t>Louisville - LOU FSDO</t>
+        </is>
+      </c>
+      <c r="D114" s="12" t="inlineStr">
+        <is>
+          <t>CE17</t>
+        </is>
+      </c>
+      <c r="E114" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F114" s="12" t="inlineStr">
+        <is>
+          <t>Gregory, Danny</t>
+        </is>
+      </c>
+      <c r="G114" s="12" t="inlineStr">
+        <is>
+          <t>Danny.L.Gregory@faa.gov</t>
+        </is>
+      </c>
+      <c r="H114" s="12" t="n"/>
+      <c r="I114" s="12" t="n"/>
+      <c r="J114" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B115" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C115" s="11" t="inlineStr">
+        <is>
+          <t>Cincinnati FSDO - CVG</t>
+        </is>
+      </c>
+      <c r="D115" s="11" t="inlineStr">
+        <is>
+          <t>GL05</t>
+        </is>
+      </c>
+      <c r="E115" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F115" s="11" t="inlineStr">
+        <is>
+          <t>Gaiser, Sean</t>
+        </is>
+      </c>
+      <c r="G115" s="11" t="inlineStr">
+        <is>
+          <t>Sean.Gaiser@faa.gov</t>
+        </is>
+      </c>
+      <c r="H115" s="11" t="n"/>
+      <c r="I115" s="11" t="n"/>
+      <c r="J115" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B116" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C116" s="12" t="inlineStr">
+        <is>
+          <t>Greensboro - GSO FSDO</t>
+        </is>
+      </c>
+      <c r="D116" s="12" t="inlineStr">
+        <is>
+          <t>EA39</t>
+        </is>
+      </c>
+      <c r="E116" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F116" s="12" t="inlineStr">
+        <is>
+          <t>Foster, Mike</t>
+        </is>
+      </c>
+      <c r="G116" s="12" t="inlineStr">
+        <is>
+          <t>Michael.K.Foster@faa.gov</t>
+        </is>
+      </c>
+      <c r="H116" s="12" t="n"/>
+      <c r="I116" s="12" t="n"/>
+      <c r="J116" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B117" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C117" s="11" t="inlineStr">
+        <is>
+          <t>Des Moines - DSM FSDO</t>
+        </is>
+      </c>
+      <c r="D117" s="11" t="inlineStr">
+        <is>
+          <t>CE01</t>
+        </is>
+      </c>
+      <c r="E117" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F117" s="11" t="inlineStr">
+        <is>
+          <t>Michaelsen, Daniel</t>
+        </is>
+      </c>
+      <c r="G117" s="11" t="inlineStr">
+        <is>
+          <t>Daniel.Michaelsen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H117" s="11" t="n"/>
+      <c r="I117" s="11" t="n"/>
+      <c r="J117" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B118" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C118" s="12" t="inlineStr">
+        <is>
+          <t>Allentown - ABE FSDO</t>
+        </is>
+      </c>
+      <c r="D118" s="12" t="inlineStr">
+        <is>
+          <t>EA05</t>
+        </is>
+      </c>
+      <c r="E118" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F118" s="12" t="inlineStr">
+        <is>
+          <t>Gilbert, Tom</t>
+        </is>
+      </c>
+      <c r="G118" s="12" t="inlineStr">
+        <is>
+          <t>Thomas.A.Gilbert@faa.gov</t>
+        </is>
+      </c>
+      <c r="H118" s="12" t="n"/>
+      <c r="I118" s="12" t="n"/>
+      <c r="J118" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B119" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C119" s="11" t="inlineStr">
+        <is>
+          <t>Philadelphia - PHL FSDO</t>
+        </is>
+      </c>
+      <c r="D119" s="11" t="inlineStr">
+        <is>
+          <t>EA17</t>
+        </is>
+      </c>
+      <c r="E119" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F119" s="11" t="inlineStr">
+        <is>
+          <t>Davidson, Steven</t>
+        </is>
+      </c>
+      <c r="G119" s="11" t="inlineStr">
+        <is>
+          <t>Steven.L.Davidson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H119" s="11" t="n"/>
+      <c r="I119" s="11" t="n"/>
+      <c r="J119" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="13" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B120" s="13" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C120" s="13" t="inlineStr">
+        <is>
+          <t>Minneapolis - MSP FSDO</t>
+        </is>
+      </c>
+      <c r="D120" s="13" t="inlineStr">
+        <is>
+          <t>GL15</t>
+        </is>
+      </c>
+      <c r="E120" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F120" s="13" t="inlineStr">
+        <is>
+          <t>Egesdal, David</t>
+        </is>
+      </c>
+      <c r="G120" s="13" t="inlineStr">
+        <is>
+          <t>Dave.Egesdal@faa.gov</t>
+        </is>
+      </c>
+      <c r="H120" s="13" t="n"/>
+      <c r="I120" s="13" t="n"/>
+      <c r="J120" s="13" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B121" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C121" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation Division E</t>
+        </is>
+      </c>
+      <c r="D121" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="E121" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F121" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G121" s="11" t="n"/>
+      <c r="H121" s="11" t="n"/>
+      <c r="I121" s="11" t="n"/>
+      <c r="J121" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B122" s="12" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C122" s="12" t="inlineStr">
+        <is>
+          <t>Allegheny - AGC FSDO</t>
+        </is>
+      </c>
+      <c r="D122" s="12" t="inlineStr">
+        <is>
+          <t>EA03</t>
+        </is>
+      </c>
+      <c r="E122" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F122" s="12" t="inlineStr">
+        <is>
+          <t>Fenner, Chad</t>
+        </is>
+      </c>
+      <c r="G122" s="12" t="inlineStr">
+        <is>
+          <t>Chad.C.Fenner@faa.gov</t>
+        </is>
+      </c>
+      <c r="H122" s="12" t="inlineStr">
+        <is>
+          <t>chad.fenner@passmember.net</t>
+        </is>
+      </c>
+      <c r="I122" s="12" t="n"/>
+      <c r="J122" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B123" s="11" t="inlineStr">
+        <is>
+          <t>AFG-500</t>
+        </is>
+      </c>
+      <c r="C123" s="11" t="inlineStr">
+        <is>
+          <t>Louisville - LOU FSDO</t>
+        </is>
+      </c>
+      <c r="D123" s="11" t="inlineStr">
+        <is>
+          <t>CE17</t>
+        </is>
+      </c>
+      <c r="E123" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F123" s="11" t="inlineStr">
+        <is>
+          <t>Routin, Jessica</t>
+        </is>
+      </c>
+      <c r="G123" s="11" t="inlineStr">
+        <is>
+          <t>Jessica.G.Routin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H123" s="11" t="n"/>
+      <c r="I123" s="11" t="n"/>
+      <c r="J123" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B124" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C124" s="12" t="inlineStr">
+        <is>
+          <t>Houston- HOU FSDO</t>
+        </is>
+      </c>
+      <c r="D124" s="12" t="inlineStr">
+        <is>
+          <t>SW09</t>
+        </is>
+      </c>
+      <c r="E124" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F124" s="12" t="inlineStr">
+        <is>
+          <t>Jacobs, Ronald</t>
+        </is>
+      </c>
+      <c r="G124" s="12" t="inlineStr">
+        <is>
+          <t>Ronald.Jacobs@faa.gov</t>
+        </is>
+      </c>
+      <c r="H124" s="12" t="n"/>
+      <c r="I124" s="12" t="n"/>
+      <c r="J124" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B125" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C125" s="11" t="inlineStr">
+        <is>
+          <t>Kansas City - MCI FSDO</t>
+        </is>
+      </c>
+      <c r="D125" s="11" t="inlineStr">
+        <is>
+          <t>CE05</t>
+        </is>
+      </c>
+      <c r="E125" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F125" s="11" t="inlineStr">
+        <is>
+          <t>Bosley, Jon</t>
+        </is>
+      </c>
+      <c r="G125" s="11" t="inlineStr">
+        <is>
+          <t>Jon.T.Bosley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H125" s="11" t="n"/>
+      <c r="I125" s="11" t="n"/>
+      <c r="J125" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B126" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C126" s="12" t="inlineStr">
+        <is>
+          <t>Nashville FSDO</t>
+        </is>
+      </c>
+      <c r="D126" s="12" t="inlineStr">
+        <is>
+          <t>CE19</t>
+        </is>
+      </c>
+      <c r="E126" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F126" s="12" t="inlineStr">
+        <is>
+          <t>Allison, Peter</t>
+        </is>
+      </c>
+      <c r="G126" s="12" t="inlineStr">
+        <is>
+          <t>Peter.B.Allison@faa.gov</t>
+        </is>
+      </c>
+      <c r="H126" s="12" t="n"/>
+      <c r="I126" s="12" t="n"/>
+      <c r="J126" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B127" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C127" s="11" t="inlineStr">
+        <is>
+          <t>Indianapolis - IND FSDO</t>
+        </is>
+      </c>
+      <c r="D127" s="11" t="inlineStr">
+        <is>
+          <t>GL11</t>
+        </is>
+      </c>
+      <c r="E127" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F127" s="11" t="inlineStr">
+        <is>
+          <t>Van Rees, John</t>
+        </is>
+      </c>
+      <c r="G127" s="11" t="inlineStr">
+        <is>
+          <t>John.Van.Rees@faa.gov</t>
+        </is>
+      </c>
+      <c r="H127" s="11" t="n"/>
+      <c r="I127" s="11" t="n"/>
+      <c r="J127" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B128" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C128" s="12" t="inlineStr">
+        <is>
+          <t>Lincoln - LNK FSDO</t>
+        </is>
+      </c>
+      <c r="D128" s="12" t="inlineStr">
+        <is>
+          <t>CE09</t>
+        </is>
+      </c>
+      <c r="E128" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F128" s="12" t="inlineStr">
+        <is>
+          <t>VonRentzell, Bernard</t>
+        </is>
+      </c>
+      <c r="G128" s="12" t="inlineStr">
+        <is>
+          <t>Bernard.VonRentzell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H128" s="12" t="n"/>
+      <c r="I128" s="12" t="n"/>
+      <c r="J128" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B129" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C129" s="11" t="inlineStr">
+        <is>
+          <t>Little Rock - LIT FSDO</t>
+        </is>
+      </c>
+      <c r="D129" s="11" t="inlineStr">
+        <is>
+          <t>SW11</t>
+        </is>
+      </c>
+      <c r="E129" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F129" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G129" s="11" t="n"/>
+      <c r="H129" s="11" t="n"/>
+      <c r="I129" s="11" t="n"/>
+      <c r="J129" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B130" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C130" s="12" t="inlineStr">
+        <is>
+          <t>Jackson FSDO</t>
+        </is>
+      </c>
+      <c r="D130" s="12" t="inlineStr">
+        <is>
+          <t>SW31</t>
+        </is>
+      </c>
+      <c r="E130" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F130" s="12" t="inlineStr">
+        <is>
+          <t>Vaughan, Brooks</t>
+        </is>
+      </c>
+      <c r="G130" s="12" t="inlineStr">
+        <is>
+          <t>Brooks.R.Vaughan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H130" s="12" t="n"/>
+      <c r="I130" s="12" t="n"/>
+      <c r="J130" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B131" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C131" s="11" t="inlineStr">
+        <is>
+          <t>Will Rogers - OKC FSDO</t>
+        </is>
+      </c>
+      <c r="D131" s="11" t="inlineStr">
+        <is>
+          <t>SW15</t>
+        </is>
+      </c>
+      <c r="E131" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F131" s="11" t="inlineStr">
+        <is>
+          <t>Rooms, Lance</t>
+        </is>
+      </c>
+      <c r="G131" s="11" t="inlineStr">
+        <is>
+          <t>Lance.Rooms@faa.gov</t>
+        </is>
+      </c>
+      <c r="H131" s="11" t="n"/>
+      <c r="I131" s="11" t="n"/>
+      <c r="J131" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B132" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C132" s="12" t="inlineStr">
+        <is>
+          <t>San Antonio - SAT FSDO</t>
+        </is>
+      </c>
+      <c r="D132" s="12" t="inlineStr">
+        <is>
+          <t>SW17</t>
+        </is>
+      </c>
+      <c r="E132" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F132" s="12" t="inlineStr">
+        <is>
+          <t>Dutra, Donald</t>
+        </is>
+      </c>
+      <c r="G132" s="12" t="inlineStr">
+        <is>
+          <t>Donald.W.Dutra@faa.gov</t>
+        </is>
+      </c>
+      <c r="H132" s="12" t="n"/>
+      <c r="I132" s="12" t="n"/>
+      <c r="J132" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B133" s="11" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C133" s="11" t="inlineStr">
+        <is>
+          <t>Lubbock - LBB FSDO</t>
+        </is>
+      </c>
+      <c r="D133" s="11" t="inlineStr">
+        <is>
+          <t>SW13</t>
+        </is>
+      </c>
+      <c r="E133" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F133" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G133" s="11" t="inlineStr">
+        <is>
+          <t>Robert.X.Perez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H133" s="11" t="n"/>
+      <c r="I133" s="11" t="n"/>
+      <c r="J133" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="12" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B134" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="C134" s="12" t="inlineStr">
+        <is>
+          <t>General Aviation Division G</t>
+        </is>
+      </c>
+      <c r="D134" s="12" t="inlineStr">
+        <is>
+          <t>AFG-700</t>
+        </is>
+      </c>
+      <c r="E134" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F134" s="12" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G134" s="12" t="n"/>
+      <c r="H134" s="12" t="n"/>
+      <c r="I134" s="12" t="n"/>
+      <c r="J134" s="12" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="11" t="inlineStr">
+        <is>
+          <t>GASA</t>
+        </is>
+      </c>
+      <c r="B135" s="11" t="inlineStr">
+        <is>
+          <t>AFG-001</t>
+        </is>
+      </c>
+      <c r="C135" s="11" t="inlineStr">
+        <is>
+          <t>Office of General Aviation Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D135" s="11" t="inlineStr">
+        <is>
+          <t>AFG-001</t>
+        </is>
+      </c>
+      <c r="E135" s="11" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F135" s="11" t="inlineStr">
+        <is>
+          <t>Perez, Robert</t>
+        </is>
+      </c>
+      <c r="G135" s="11" t="inlineStr">
+        <is>
+          <t>Robert.X.Perez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H135" s="11" t="inlineStr">
+        <is>
+          <t>rperez@passnational.org</t>
+        </is>
+      </c>
+      <c r="I135" s="11" t="inlineStr">
+        <is>
+          <t>(305) 219-6271</t>
+        </is>
+      </c>
+      <c r="J135" s="11" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J135"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J70"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="40" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="31" customWidth="1" min="6" max="6"/>
+    <col width="38" customWidth="1" min="7" max="7"/>
+    <col width="39" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="25" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Office of Air Carrier Safety Assurance  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>Highlighted rows have changed since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>ACSA Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Andy Branigan</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Andrew.C.Branigan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>andrew.branigan@passmember.net</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(602) 549-5149</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>New York CMO</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>EA15</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>Austin, Christopher</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.Austin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H13" s="11" t="n"/>
+      <c r="I13" s="11" t="n"/>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>D'Urso, Steve</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="inlineStr">
+        <is>
+          <t>Steven.D.D'Urso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H14" s="12" t="n"/>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>Southwest CMO</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>SW29</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="n"/>
+      <c r="H15" s="11" t="n"/>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division C</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="inlineStr">
+        <is>
+          <t>Todd.Boren@faa.gov</t>
+        </is>
+      </c>
+      <c r="H16" s="12" t="inlineStr">
+        <is>
+          <t>todd.boren@passmember.net</t>
+        </is>
+      </c>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Orlando CMO</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>SO67</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>Dechmerowski, Kenneth</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="inlineStr">
+        <is>
+          <t>Kenneth.L.Dechmerowski@faa.gov</t>
+        </is>
+      </c>
+      <c r="H17" s="11" t="n"/>
+      <c r="I17" s="11" t="n"/>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>Klasner, Catherine "Michaela"</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="inlineStr">
+        <is>
+          <t>Catherine.M.Klasner@faa.gov</t>
+        </is>
+      </c>
+      <c r="H18" s="12" t="n"/>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <t>Todd.Boren@faa.gov</t>
+        </is>
+      </c>
+      <c r="H19" s="11" t="n"/>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>Johnson, Bill</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="inlineStr">
+        <is>
+          <t>William.L.Johnson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H20" s="12" t="n"/>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>New York CMO</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>EA15</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="11" t="n"/>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>Phoenix CMO</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>WP37</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t>Ormsby, Automm</t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>Automm.T.Ormsby@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="n"/>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>AFC-300</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Orlando CMO</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>SO67</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>Williams, Anna</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <t>Anna.Williams@faa.gov</t>
+        </is>
+      </c>
+      <c r="H23" s="11" t="n"/>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>Boren, Todd</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Atlanta CMO</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>SO65</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="n"/>
+      <c r="H24" s="12" t="n"/>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>Jackman, Phil</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>Philip.Jackman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="n"/>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B26" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D26" s="12" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F26" s="12" t="inlineStr">
+        <is>
+          <t>Velazquez-Fernandez, Gilberto</t>
+        </is>
+      </c>
+      <c r="G26" s="12" t="inlineStr">
+        <is>
+          <t>Gilberto.Velazquez-Fernandez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H26" s="12" t="n"/>
+      <c r="I26" s="12" t="n"/>
+      <c r="J26" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division E</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <t>See FR</t>
+        </is>
+      </c>
+      <c r="G27" s="11" t="n"/>
+      <c r="H27" s="11" t="n"/>
+      <c r="I27" s="11" t="n"/>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B28" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D28" s="12" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F28" s="12" t="inlineStr">
+        <is>
+          <t>Lund, Mark</t>
+        </is>
+      </c>
+      <c r="G28" s="12" t="inlineStr">
+        <is>
+          <t>Mark.Lund@faa.gov</t>
+        </is>
+      </c>
+      <c r="H28" s="12" t="n"/>
+      <c r="I28" s="12" t="n"/>
+      <c r="J28" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <t>Linkous, Victoria</t>
+        </is>
+      </c>
+      <c r="G29" s="11" t="inlineStr">
+        <is>
+          <t>Victoria.Linkous@faa.gov</t>
+        </is>
+      </c>
+      <c r="H29" s="11" t="n"/>
+      <c r="I29" s="11" t="n"/>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B30" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="inlineStr">
+        <is>
+          <t>Delta CMO</t>
+        </is>
+      </c>
+      <c r="D30" s="12" t="inlineStr">
+        <is>
+          <t>SO27</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F30" s="12" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G30" s="12" t="n"/>
+      <c r="H30" s="12" t="n"/>
+      <c r="I30" s="12" t="n"/>
+      <c r="J30" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <t>Razack, Bill</t>
+        </is>
+      </c>
+      <c r="G31" s="11" t="inlineStr">
+        <is>
+          <t>Bill.I.Razack@faa.gov</t>
+        </is>
+      </c>
+      <c r="H31" s="11" t="n"/>
+      <c r="I31" s="11" t="n"/>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B32" s="12" t="inlineStr">
+        <is>
+          <t>AFC-500</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="inlineStr">
+        <is>
+          <t>South Florida CMO Miramar</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="inlineStr">
+        <is>
+          <t>SO29</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F32" s="12" t="inlineStr">
+        <is>
+          <t>Gomez, William</t>
+        </is>
+      </c>
+      <c r="G32" s="12" t="n"/>
+      <c r="H32" s="12" t="n"/>
+      <c r="I32" s="12" t="n"/>
+      <c r="J32" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>Denali CMO</t>
+        </is>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t>AL07</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F33" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G33" s="11" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H33" s="11" t="n"/>
+      <c r="I33" s="11" t="n"/>
+      <c r="J33" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B34" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C34" s="12" t="inlineStr">
+        <is>
+          <t>FedEx CMO</t>
+        </is>
+      </c>
+      <c r="D34" s="12" t="inlineStr">
+        <is>
+          <t>CE23</t>
+        </is>
+      </c>
+      <c r="E34" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F34" s="12" t="inlineStr">
+        <is>
+          <t>DiBenedetto, Robert</t>
+        </is>
+      </c>
+      <c r="G34" s="12" t="inlineStr">
+        <is>
+          <t>Robert.DiBenedetto@faa.gov</t>
+        </is>
+      </c>
+      <c r="H34" s="12" t="n"/>
+      <c r="I34" s="12" t="n"/>
+      <c r="J34" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <t>Great Atlantic CMO</t>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t>GL61</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F35" s="11" t="inlineStr">
+        <is>
+          <t>Foster, Michael</t>
+        </is>
+      </c>
+      <c r="G35" s="11" t="inlineStr">
+        <is>
+          <t>Michael.K.Foster@faa.gov</t>
+        </is>
+      </c>
+      <c r="H35" s="11" t="n"/>
+      <c r="I35" s="11" t="n"/>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B36" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C36" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Division A</t>
+        </is>
+      </c>
+      <c r="D36" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="E36" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F36" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+      <c r="G36" s="12" t="inlineStr">
+        <is>
+          <t>John.Harvath@faa.gov</t>
+        </is>
+      </c>
+      <c r="H36" s="12" t="inlineStr">
+        <is>
+          <t>john.harvath@passmember.net</t>
+        </is>
+      </c>
+      <c r="I36" s="12" t="n"/>
+      <c r="J36" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C37" s="11" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E37" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F37" s="11" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G37" s="11" t="n"/>
+      <c r="H37" s="11" t="n"/>
+      <c r="I37" s="11" t="n"/>
+      <c r="J37" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B38" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C38" s="12" t="inlineStr">
+        <is>
+          <t>FedEx CMO</t>
+        </is>
+      </c>
+      <c r="D38" s="12" t="inlineStr">
+        <is>
+          <t>GL61</t>
+        </is>
+      </c>
+      <c r="E38" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F38" s="12" t="inlineStr">
+        <is>
+          <t>Plants, Jeffrey</t>
+        </is>
+      </c>
+      <c r="G38" s="12" t="inlineStr">
+        <is>
+          <t>Jeffrey.Plants@faa.gov</t>
+        </is>
+      </c>
+      <c r="H38" s="12" t="n"/>
+      <c r="I38" s="12" t="n"/>
+      <c r="J38" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C39" s="11" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E39" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F39" s="11" t="inlineStr">
+        <is>
+          <t>Sinclair, Steven</t>
+        </is>
+      </c>
+      <c r="G39" s="11" t="inlineStr">
+        <is>
+          <t>Steven.D.Sinclair@faa.gov</t>
+        </is>
+      </c>
+      <c r="H39" s="11" t="n"/>
+      <c r="I39" s="11" t="n"/>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B40" s="12" t="inlineStr">
+        <is>
+          <t>AFC-100</t>
+        </is>
+      </c>
+      <c r="C40" s="12" t="inlineStr">
+        <is>
+          <t>UPS CMO</t>
+        </is>
+      </c>
+      <c r="D40" s="12" t="inlineStr">
+        <is>
+          <t>CE25</t>
+        </is>
+      </c>
+      <c r="E40" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F40" s="12" t="inlineStr">
+        <is>
+          <t>Edsell, Robert</t>
+        </is>
+      </c>
+      <c r="G40" s="12" t="inlineStr">
+        <is>
+          <t>Robert.Edsell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H40" s="12" t="n"/>
+      <c r="I40" s="12" t="n"/>
+      <c r="J40" s="12" t="inlineStr">
+        <is>
+          <t>Harvath, John</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C41" s="11" t="inlineStr">
+        <is>
+          <t>Alaska CMO</t>
+        </is>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <t>NM02</t>
+        </is>
+      </c>
+      <c r="E41" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F41" s="11" t="inlineStr">
+        <is>
+          <t>Riggi, Mehran</t>
+        </is>
+      </c>
+      <c r="G41" s="11" t="inlineStr">
+        <is>
+          <t>Mehran.Riggi@faa.gov</t>
+        </is>
+      </c>
+      <c r="H41" s="11" t="n"/>
+      <c r="I41" s="11" t="n"/>
+      <c r="J41" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B42" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C42" s="12" t="inlineStr">
+        <is>
+          <t>Chicago CMO</t>
+        </is>
+      </c>
+      <c r="D42" s="12" t="inlineStr">
+        <is>
+          <t>GL31</t>
+        </is>
+      </c>
+      <c r="E42" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F42" s="12" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G42" s="12" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H42" s="12" t="n"/>
+      <c r="I42" s="12" t="n"/>
+      <c r="J42" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B43" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C43" s="13" t="inlineStr">
+        <is>
+          <t>Midwest CMO</t>
+        </is>
+      </c>
+      <c r="D43" s="13" t="inlineStr">
+        <is>
+          <t>GL62</t>
+        </is>
+      </c>
+      <c r="E43" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F43" s="13" t="inlineStr">
+        <is>
+          <t>Nobles, Ricky</t>
+        </is>
+      </c>
+      <c r="G43" s="13" t="inlineStr">
+        <is>
+          <t>Ricky.Nobles@faa.gov</t>
+        </is>
+      </c>
+      <c r="H43" s="13" t="n"/>
+      <c r="I43" s="13" t="n"/>
+      <c r="J43" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B44" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C44" s="12" t="inlineStr">
+        <is>
+          <t>SkyWest CMO</t>
+        </is>
+      </c>
+      <c r="D44" s="12" t="inlineStr">
+        <is>
+          <t>NM06</t>
+        </is>
+      </c>
+      <c r="E44" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F44" s="12" t="inlineStr">
+        <is>
+          <t>Lott, Steve</t>
+        </is>
+      </c>
+      <c r="G44" s="12" t="inlineStr">
+        <is>
+          <t>Steven.D.Lott@faa.gov</t>
+        </is>
+      </c>
+      <c r="H44" s="12" t="inlineStr">
+        <is>
+          <t>steven.lott@passmember.net</t>
+        </is>
+      </c>
+      <c r="I44" s="12" t="n"/>
+      <c r="J44" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <t>UAL CMO</t>
+        </is>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <t>GL33</t>
+        </is>
+      </c>
+      <c r="E45" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F45" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G45" s="11" t="n"/>
+      <c r="H45" s="11" t="n"/>
+      <c r="I45" s="11" t="n"/>
+      <c r="J45" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B46" s="12" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C46" s="12" t="inlineStr">
+        <is>
+          <t>Chicago CMO</t>
+        </is>
+      </c>
+      <c r="D46" s="12" t="inlineStr">
+        <is>
+          <t>GL31</t>
+        </is>
+      </c>
+      <c r="E46" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F46" s="12" t="inlineStr">
+        <is>
+          <t>Lyons, Danielle</t>
+        </is>
+      </c>
+      <c r="G46" s="12" t="inlineStr">
+        <is>
+          <t>Danielle.M.Lyons@faa.gov</t>
+        </is>
+      </c>
+      <c r="H46" s="12" t="n"/>
+      <c r="I46" s="12" t="n"/>
+      <c r="J46" s="12" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division D</t>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="E47" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F47" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+      <c r="G47" s="11" t="inlineStr">
+        <is>
+          <t>Gregory.W.Leake@faa.gov</t>
+        </is>
+      </c>
+      <c r="H47" s="11" t="inlineStr">
+        <is>
+          <t>gregory.leake@passmember.net</t>
+        </is>
+      </c>
+      <c r="I47" s="11" t="n"/>
+      <c r="J47" s="11" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B48" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C48" s="13" t="inlineStr">
+        <is>
+          <t>SkyWest CMO</t>
+        </is>
+      </c>
+      <c r="D48" s="13" t="inlineStr">
+        <is>
+          <t>NM06</t>
+        </is>
+      </c>
+      <c r="E48" s="13" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F48" s="13" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G48" s="13" t="n"/>
+      <c r="H48" s="13" t="n"/>
+      <c r="I48" s="13" t="n"/>
+      <c r="J48" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="13" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B49" s="13" t="inlineStr">
+        <is>
+          <t>AFC-400</t>
+        </is>
+      </c>
+      <c r="C49" s="13" t="inlineStr">
+        <is>
+          <t>Midwest CMO</t>
+        </is>
+      </c>
+      <c r="D49" s="13" t="inlineStr">
+        <is>
+          <t>GL62</t>
+        </is>
+      </c>
+      <c r="E49" s="13" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F49" s="13" t="inlineStr">
+        <is>
+          <t>Egesdal, David</t>
+        </is>
+      </c>
+      <c r="G49" s="13" t="inlineStr">
+        <is>
+          <t>Dave.Egesdal@faa.gov</t>
+        </is>
+      </c>
+      <c r="H49" s="13" t="n"/>
+      <c r="I49" s="13" t="n"/>
+      <c r="J49" s="13" t="inlineStr">
+        <is>
+          <t>Leake, Gregory</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B50" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C50" s="12" t="inlineStr">
+        <is>
+          <t>Certification/Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D50" s="12" t="inlineStr">
+        <is>
+          <t>AFC-620</t>
+        </is>
+      </c>
+      <c r="E50" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F50" s="12" t="inlineStr">
+        <is>
+          <t>Ritchey, Todd</t>
+        </is>
+      </c>
+      <c r="G50" s="12" t="inlineStr">
+        <is>
+          <t>Todd.Ritchey@faa.gov</t>
+        </is>
+      </c>
+      <c r="H50" s="12" t="n"/>
+      <c r="I50" s="12" t="n"/>
+      <c r="J50" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr">
+        <is>
+          <t>Support Asset Branch</t>
+        </is>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t>AFC-610</t>
+        </is>
+      </c>
+      <c r="E51" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F51" s="11" t="inlineStr">
+        <is>
+          <t>NO PASS BUES</t>
+        </is>
+      </c>
+      <c r="G51" s="11" t="n"/>
+      <c r="H51" s="11" t="n"/>
+      <c r="I51" s="11" t="n"/>
+      <c r="J51" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B52" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C52" s="12" t="inlineStr">
+        <is>
+          <t>Certification/Evaluation Branch</t>
+        </is>
+      </c>
+      <c r="D52" s="12" t="inlineStr">
+        <is>
+          <t>AFC-620</t>
+        </is>
+      </c>
+      <c r="E52" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F52" s="12" t="inlineStr">
+        <is>
+          <t>Terry, Albert</t>
+        </is>
+      </c>
+      <c r="G52" s="12" t="inlineStr">
+        <is>
+          <t>Albert.Terry@faa.gov</t>
+        </is>
+      </c>
+      <c r="H52" s="12" t="n"/>
+      <c r="I52" s="12" t="n"/>
+      <c r="J52" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C53" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division F</t>
+        </is>
+      </c>
+      <c r="D53" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="E53" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F53" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+      <c r="G53" s="11" t="inlineStr">
+        <is>
+          <t>Lawrence.J.Vonderschmidt@faa.gov</t>
+        </is>
+      </c>
+      <c r="H53" s="11" t="inlineStr">
+        <is>
+          <t>lawrence.vonderschmidt@passmember.net</t>
+        </is>
+      </c>
+      <c r="I53" s="11" t="n"/>
+      <c r="J53" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B54" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C54" s="12" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D54" s="12" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E54" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F54" s="12" t="inlineStr">
+        <is>
+          <t>Spreen, Timothy</t>
+        </is>
+      </c>
+      <c r="G54" s="12" t="inlineStr">
+        <is>
+          <t>Timothy.Spreen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H54" s="12" t="n"/>
+      <c r="I54" s="12" t="n"/>
+      <c r="J54" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C55" s="11" t="inlineStr">
+        <is>
+          <t>Standardization Branch</t>
+        </is>
+      </c>
+      <c r="D55" s="11" t="inlineStr">
+        <is>
+          <t>AFC-640</t>
+        </is>
+      </c>
+      <c r="E55" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F55" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G55" s="11" t="n"/>
+      <c r="H55" s="11" t="n"/>
+      <c r="I55" s="11" t="n"/>
+      <c r="J55" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B56" s="12" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C56" s="12" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D56" s="12" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E56" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F56" s="12" t="inlineStr">
+        <is>
+          <t>Gill, Gina</t>
+        </is>
+      </c>
+      <c r="G56" s="12" t="inlineStr">
+        <is>
+          <t>Gina.C.Gill@faa.gov</t>
+        </is>
+      </c>
+      <c r="H56" s="12" t="n"/>
+      <c r="I56" s="12" t="n"/>
+      <c r="J56" s="12" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B57" s="11" t="inlineStr">
+        <is>
+          <t>AFC-600</t>
+        </is>
+      </c>
+      <c r="C57" s="11" t="inlineStr">
+        <is>
+          <t>Shared ASI Resources Branch</t>
+        </is>
+      </c>
+      <c r="D57" s="11" t="inlineStr">
+        <is>
+          <t>AFC-630</t>
+        </is>
+      </c>
+      <c r="E57" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F57" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+      <c r="G57" s="11" t="inlineStr">
+        <is>
+          <t>Lawrence.J.Vonderschmidt@faa.gov</t>
+        </is>
+      </c>
+      <c r="H57" s="11" t="n"/>
+      <c r="I57" s="11" t="n"/>
+      <c r="J57" s="11" t="inlineStr">
+        <is>
+          <t>Vonderschmidt, Larry</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B58" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C58" s="12" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D58" s="12" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E58" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F58" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+      <c r="G58" s="12" t="inlineStr">
+        <is>
+          <t>Matthew.D.Wetzel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H58" s="12" t="inlineStr">
+        <is>
+          <t>matthew.wetzel@passmember.net</t>
+        </is>
+      </c>
+      <c r="I58" s="12" t="n"/>
+      <c r="J58" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B59" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C59" s="11" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D59" s="11" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E59" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F59" s="11" t="inlineStr">
+        <is>
+          <t>Martin, Shawn</t>
+        </is>
+      </c>
+      <c r="G59" s="11" t="inlineStr">
+        <is>
+          <t>Shawn.Martin@faa.gov</t>
+        </is>
+      </c>
+      <c r="H59" s="11" t="inlineStr">
+        <is>
+          <t>shawn.martin@passmember.net</t>
+        </is>
+      </c>
+      <c r="I59" s="11" t="n"/>
+      <c r="J59" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B60" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C60" s="12" t="inlineStr">
+        <is>
+          <t>Irving CMO</t>
+        </is>
+      </c>
+      <c r="D60" s="12" t="inlineStr">
+        <is>
+          <t>SW39</t>
+        </is>
+      </c>
+      <c r="E60" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F60" s="12" t="inlineStr">
+        <is>
+          <t>Foreman, Kelly</t>
+        </is>
+      </c>
+      <c r="G60" s="12" t="inlineStr">
+        <is>
+          <t>Kelly.S.Foreman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H60" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">kelly.foreman@passmember.net	</t>
+        </is>
+      </c>
+      <c r="I60" s="12" t="n"/>
+      <c r="J60" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C61" s="11" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D61" s="11" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E61" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F61" s="11" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+      <c r="G61" s="11" t="inlineStr">
+        <is>
+          <t>Andrew.C.Branigan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H61" s="11" t="inlineStr">
+        <is>
+          <t>andrew.branigan@passmember.net</t>
+        </is>
+      </c>
+      <c r="I61" s="11" t="inlineStr">
+        <is>
+          <t>(602) 549-5149</t>
+        </is>
+      </c>
+      <c r="J61" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B62" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C62" s="12" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D62" s="12" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E62" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F62" s="12" t="inlineStr">
+        <is>
+          <t>Johnson, Juliann L.</t>
+        </is>
+      </c>
+      <c r="G62" s="12" t="inlineStr">
+        <is>
+          <t>Juliann.L.Johnson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H62" s="12" t="inlineStr">
+        <is>
+          <t>juliann.johnson@passmember.net</t>
+        </is>
+      </c>
+      <c r="I62" s="12" t="n"/>
+      <c r="J62" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B63" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C63" s="11" t="inlineStr">
+        <is>
+          <t>American CMO</t>
+        </is>
+      </c>
+      <c r="D63" s="11" t="inlineStr">
+        <is>
+          <t>SW21</t>
+        </is>
+      </c>
+      <c r="E63" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F63" s="11" t="inlineStr">
+        <is>
+          <t>See PR</t>
+        </is>
+      </c>
+      <c r="G63" s="11" t="n"/>
+      <c r="H63" s="11" t="n"/>
+      <c r="I63" s="11" t="n"/>
+      <c r="J63" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B64" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C64" s="12" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D64" s="12" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E64" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F64" s="12" t="inlineStr">
+        <is>
+          <t>Foreman, Kelly.S.</t>
+        </is>
+      </c>
+      <c r="G64" s="12" t="inlineStr">
+        <is>
+          <t>Kelly.S.Foreman@faa.gov</t>
+        </is>
+      </c>
+      <c r="H64" s="12" t="inlineStr">
+        <is>
+          <t>kelly.foreman@passmember.net</t>
+        </is>
+      </c>
+      <c r="I64" s="12" t="n"/>
+      <c r="J64" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B65" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C65" s="11" t="inlineStr">
+        <is>
+          <t>DFW CMO</t>
+        </is>
+      </c>
+      <c r="D65" s="11" t="inlineStr">
+        <is>
+          <t>SW07</t>
+        </is>
+      </c>
+      <c r="E65" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F65" s="11" t="inlineStr">
+        <is>
+          <t>Crowley, Scott</t>
+        </is>
+      </c>
+      <c r="G65" s="11" t="inlineStr">
+        <is>
+          <t>Scott.Crowley@faa.gov</t>
+        </is>
+      </c>
+      <c r="H65" s="11" t="inlineStr">
+        <is>
+          <t>scott.crowley@passmember.net</t>
+        </is>
+      </c>
+      <c r="I65" s="11" t="n"/>
+      <c r="J65" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B66" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C66" s="12" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D66" s="12" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E66" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F66" s="12" t="inlineStr">
+        <is>
+          <t>Singleton, Michael</t>
+        </is>
+      </c>
+      <c r="G66" s="12" t="inlineStr">
+        <is>
+          <t>Michael.Singleton@faa.gov</t>
+        </is>
+      </c>
+      <c r="H66" s="12" t="inlineStr">
+        <is>
+          <t>michael.singleton@passmember.net</t>
+        </is>
+      </c>
+      <c r="I66" s="12" t="n"/>
+      <c r="J66" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B67" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C67" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Division B</t>
+        </is>
+      </c>
+      <c r="D67" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="E67" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F67" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+      <c r="G67" s="11" t="inlineStr">
+        <is>
+          <t>Matthew.D.Wetzel@faa.gov</t>
+        </is>
+      </c>
+      <c r="H67" s="11" t="inlineStr">
+        <is>
+          <t>matthew.wetzel@passmember.net</t>
+        </is>
+      </c>
+      <c r="I67" s="11" t="n"/>
+      <c r="J67" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B68" s="12" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C68" s="12" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D68" s="12" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E68" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F68" s="12" t="inlineStr">
+        <is>
+          <t>Somers, Darlene</t>
+        </is>
+      </c>
+      <c r="G68" s="12" t="inlineStr">
+        <is>
+          <t>Darlene.Somers@faa.gov</t>
+        </is>
+      </c>
+      <c r="H68" s="12" t="inlineStr">
+        <is>
+          <t>darlene.somers@passmember.net</t>
+        </is>
+      </c>
+      <c r="I68" s="12" t="n"/>
+      <c r="J68" s="12" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="11" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>AFC-200</t>
+        </is>
+      </c>
+      <c r="C69" s="11" t="inlineStr">
+        <is>
+          <t>PAC CMO</t>
+        </is>
+      </c>
+      <c r="D69" s="11" t="inlineStr">
+        <is>
+          <t>WP39</t>
+        </is>
+      </c>
+      <c r="E69" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F69" s="11" t="inlineStr">
+        <is>
+          <t>Goth, Chris</t>
+        </is>
+      </c>
+      <c r="G69" s="11" t="inlineStr">
+        <is>
+          <t>Christopher.J.Goth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H69" s="11" t="n"/>
+      <c r="I69" s="11" t="n"/>
+      <c r="J69" s="11" t="inlineStr">
+        <is>
+          <t>Wetzel, Matt</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="12" t="inlineStr">
+        <is>
+          <t>ACSA</t>
+        </is>
+      </c>
+      <c r="B70" s="12" t="inlineStr">
+        <is>
+          <t>AFC-001</t>
+        </is>
+      </c>
+      <c r="C70" s="12" t="inlineStr">
+        <is>
+          <t>Office of Air Carrier Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D70" s="12" t="inlineStr">
+        <is>
+          <t>AFC-001</t>
+        </is>
+      </c>
+      <c r="E70" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F70" s="12" t="inlineStr">
+        <is>
+          <t>Branigan, Andy</t>
+        </is>
+      </c>
+      <c r="G70" s="12" t="inlineStr">
+        <is>
+          <t>Andrew.C.Branigan@faa.gov</t>
+        </is>
+      </c>
+      <c r="H70" s="12" t="inlineStr">
+        <is>
+          <t>andrew.branigan@passmember.net</t>
+        </is>
+      </c>
+      <c r="I70" s="12" t="inlineStr">
+        <is>
+          <t>(602) 549-5149</t>
+        </is>
+      </c>
+      <c r="J70" s="12" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J70"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J84"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="29" customWidth="1" min="6" max="6"/>
+    <col width="30" customWidth="1" min="7" max="7"/>
+    <col width="28" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="25" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Office of Safety Standards  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>No changes on this tab since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>OSS Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Chris Morris</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Chris.P.Morris@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>cmorris@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(202) 972-0618</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>DFW-IFO</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>AFS-056</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="n"/>
+      <c r="H13" s="11" t="n"/>
+      <c r="I13" s="11" t="n"/>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>MIA-IFO</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>AFS-057</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="n"/>
+      <c r="H14" s="12" t="n"/>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>LAX-IFO</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>AFS-058</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="n"/>
+      <c r="H15" s="11" t="n"/>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>NY-IFO</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>AFS-059</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>Hatzipavlou, Agapios "Jack"</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="inlineStr">
+        <is>
+          <t>Agapios.Hatzipavlou@faa.gov</t>
+        </is>
+      </c>
+      <c r="H16" s="12" t="n"/>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>International Affairs Branch</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>AFS-051</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="n"/>
+      <c r="H17" s="11" t="n"/>
+      <c r="I17" s="11" t="n"/>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>International Operations Section</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>AFS-052A</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="n"/>
+      <c r="H18" s="12" t="n"/>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>International Technical Support Section</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>AFS-052B</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="n"/>
+      <c r="H19" s="11" t="n"/>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>International Flight Standards Office Management Branch</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>AFS-054</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="n"/>
+      <c r="H20" s="12" t="n"/>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>International Program Division</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>AFS-050</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <t>Ricky.Chitwood@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="11" t="inlineStr">
+        <is>
+          <t>rchitwood@passnational.org</t>
+        </is>
+      </c>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>AFS-50</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>NY-IFO</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>AFS-059</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t>Diaz, Hector</t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>Hector.Diaz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="n"/>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>Chitwood, Ricky</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Airmen &amp; Special Projects Branch</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>AFS-320</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H23" s="11" t="n"/>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Commercial Aviation Branch</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>AFS-330</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H24" s="12" t="n"/>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>AFS-340</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>Parmer, Thomas</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>Thomas.Parmer@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="n"/>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B26" s="12" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="inlineStr">
+        <is>
+          <t>Aircraft Maintenance Division</t>
+        </is>
+      </c>
+      <c r="D26" s="12" t="inlineStr">
+        <is>
+          <t>AFS-300</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F26" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+      <c r="G26" s="12" t="inlineStr">
+        <is>
+          <t>Paul.Gauthier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H26" s="12" t="n"/>
+      <c r="I26" s="12" t="n"/>
+      <c r="J26" s="12" t="inlineStr">
+        <is>
+          <t>Gauthier, Paul</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>AFS-110</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <t>Kim, Heidi</t>
+        </is>
+      </c>
+      <c r="G27" s="11" t="inlineStr">
+        <is>
+          <t>Heidi.C.Kim@faa.gov</t>
+        </is>
+      </c>
+      <c r="H27" s="11" t="n"/>
+      <c r="I27" s="11" t="n"/>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B28" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="inlineStr">
+        <is>
+          <t>Corporate Aviation</t>
+        </is>
+      </c>
+      <c r="D28" s="12" t="inlineStr">
+        <is>
+          <t>AFS-120</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F28" s="12" t="inlineStr">
+        <is>
+          <t>Vukotic, Dusan "Duke"</t>
+        </is>
+      </c>
+      <c r="G28" s="12" t="inlineStr">
+        <is>
+          <t>Dusan.Vukotic@faa.gov</t>
+        </is>
+      </c>
+      <c r="H28" s="12" t="n"/>
+      <c r="I28" s="12" t="n"/>
+      <c r="J28" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t>AFS-130</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G29" s="11" t="n"/>
+      <c r="H29" s="11" t="n"/>
+      <c r="I29" s="11" t="n"/>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B30" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="inlineStr">
+        <is>
+          <t>Rotorcraft</t>
+        </is>
+      </c>
+      <c r="D30" s="12" t="inlineStr">
+        <is>
+          <t>AFS-140</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F30" s="12" t="inlineStr">
+        <is>
+          <t>Hill, Nate</t>
+        </is>
+      </c>
+      <c r="G30" s="12" t="inlineStr">
+        <is>
+          <t>Nathaniel.A.Hill@faa.gov</t>
+        </is>
+      </c>
+      <c r="H30" s="12" t="n"/>
+      <c r="I30" s="12" t="n"/>
+      <c r="J30" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>Propulsion Systems</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>AFS-150</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <t>Langsdale , James E. (Ed)</t>
+        </is>
+      </c>
+      <c r="G31" s="11" t="inlineStr">
+        <is>
+          <t>James.E.Langsdale@faa.gov</t>
+        </is>
+      </c>
+      <c r="H31" s="11" t="n"/>
+      <c r="I31" s="11" t="n"/>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B32" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="inlineStr">
+        <is>
+          <t>Standards &amp; Policy</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="inlineStr">
+        <is>
+          <t>AFS-160</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F32" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G32" s="12" t="n"/>
+      <c r="H32" s="12" t="n"/>
+      <c r="I32" s="12" t="n"/>
+      <c r="J32" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>Emerging Technologies</t>
+        </is>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t>AFS-170</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F33" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G33" s="11" t="n"/>
+      <c r="H33" s="11" t="n"/>
+      <c r="I33" s="11" t="n"/>
+      <c r="J33" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B34" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C34" s="12" t="inlineStr">
+        <is>
+          <t>Aircraft Evaluation Division</t>
+        </is>
+      </c>
+      <c r="D34" s="12" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="E34" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F34" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+      <c r="G34" s="12" t="inlineStr">
+        <is>
+          <t>Ian.A.Hansen@faa.gov</t>
+        </is>
+      </c>
+      <c r="H34" s="12" t="n"/>
+      <c r="I34" s="12" t="n"/>
+      <c r="J34" s="12" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>AFS-100</t>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <t>Rotorcraft</t>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t>AFS-140</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F35" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G35" s="11" t="n"/>
+      <c r="H35" s="11" t="n"/>
+      <c r="I35" s="11" t="n"/>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <t>Hansen, Ian</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B36" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C36" s="12" t="inlineStr">
+        <is>
+          <t>Field Support Program Office</t>
+        </is>
+      </c>
+      <c r="D36" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E36" s="12" t="n"/>
+      <c r="F36" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G36" s="12" t="n"/>
+      <c r="H36" s="12" t="n"/>
+      <c r="I36" s="12" t="n"/>
+      <c r="J36" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C37" s="11" t="inlineStr">
+        <is>
+          <t>FSPO Team 1</t>
+        </is>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E37" s="11" t="n"/>
+      <c r="F37" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G37" s="11" t="n"/>
+      <c r="H37" s="11" t="n"/>
+      <c r="I37" s="11" t="n"/>
+      <c r="J37" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B38" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C38" s="12" t="inlineStr">
+        <is>
+          <t>FSPO Team 2</t>
+        </is>
+      </c>
+      <c r="D38" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E38" s="12" t="n"/>
+      <c r="F38" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G38" s="12" t="n"/>
+      <c r="H38" s="12" t="n"/>
+      <c r="I38" s="12" t="n"/>
+      <c r="J38" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C39" s="11" t="inlineStr">
+        <is>
+          <t>FSPO Team 3</t>
+        </is>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E39" s="11" t="n"/>
+      <c r="F39" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G39" s="11" t="n"/>
+      <c r="H39" s="11" t="n"/>
+      <c r="I39" s="11" t="n"/>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B40" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C40" s="12" t="inlineStr">
+        <is>
+          <t>Certification and Evaluation Program Office (CEPO)</t>
+        </is>
+      </c>
+      <c r="D40" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E40" s="12" t="n"/>
+      <c r="F40" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G40" s="12" t="n"/>
+      <c r="H40" s="12" t="n"/>
+      <c r="I40" s="12" t="n"/>
+      <c r="J40" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C41" s="11" t="inlineStr">
+        <is>
+          <t>CEPO Team 1/2</t>
+        </is>
+      </c>
+      <c r="D41" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E41" s="11" t="n"/>
+      <c r="F41" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G41" s="11" t="n"/>
+      <c r="H41" s="11" t="n"/>
+      <c r="I41" s="11" t="n"/>
+      <c r="J41" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B42" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C42" s="12" t="inlineStr">
+        <is>
+          <t>CEPO Team 5/6</t>
+        </is>
+      </c>
+      <c r="D42" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E42" s="12" t="n"/>
+      <c r="F42" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G42" s="12" t="n"/>
+      <c r="H42" s="12" t="n"/>
+      <c r="I42" s="12" t="n"/>
+      <c r="J42" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C43" s="11" t="inlineStr">
+        <is>
+          <t>CEPO Team 7/8</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E43" s="11" t="n"/>
+      <c r="F43" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G43" s="11" t="n"/>
+      <c r="H43" s="11" t="n"/>
+      <c r="I43" s="11" t="n"/>
+      <c r="J43" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B44" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C44" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO)</t>
+        </is>
+      </c>
+      <c r="D44" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E44" s="12" t="n"/>
+      <c r="F44" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G44" s="12" t="n"/>
+      <c r="H44" s="12" t="n"/>
+      <c r="I44" s="12" t="n"/>
+      <c r="J44" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO) East</t>
+        </is>
+      </c>
+      <c r="D45" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E45" s="11" t="n"/>
+      <c r="F45" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G45" s="11" t="n"/>
+      <c r="H45" s="11" t="n"/>
+      <c r="I45" s="11" t="n"/>
+      <c r="J45" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B46" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C46" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management System Program Office (SMSPO) West</t>
+        </is>
+      </c>
+      <c r="D46" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E46" s="12" t="n"/>
+      <c r="F46" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G46" s="12" t="n"/>
+      <c r="H46" s="12" t="n"/>
+      <c r="I46" s="12" t="n"/>
+      <c r="J46" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <t>System Approach for Safety Oversight Program Office (SASOPO)</t>
+        </is>
+      </c>
+      <c r="D47" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E47" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F47" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+      <c r="G47" s="11" t="inlineStr">
+        <is>
+          <t>Stephen.Haskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H47" s="11" t="n"/>
+      <c r="I47" s="11" t="n"/>
+      <c r="J47" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B48" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C48" s="12" t="inlineStr">
+        <is>
+          <t>SASO Automation /Policy Representatives</t>
+        </is>
+      </c>
+      <c r="D48" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E48" s="12" t="n"/>
+      <c r="F48" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G48" s="12" t="n"/>
+      <c r="H48" s="12" t="n"/>
+      <c r="I48" s="12" t="n"/>
+      <c r="J48" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C49" s="11" t="inlineStr">
+        <is>
+          <t>SASO Safety and Compliance Team</t>
+        </is>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E49" s="11" t="n"/>
+      <c r="F49" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G49" s="11" t="n"/>
+      <c r="H49" s="11" t="n"/>
+      <c r="I49" s="11" t="n"/>
+      <c r="J49" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B50" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C50" s="12" t="inlineStr">
+        <is>
+          <t>SASO Technical Implementations Section</t>
+        </is>
+      </c>
+      <c r="D50" s="12" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E50" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F50" s="12" t="inlineStr">
+        <is>
+          <t>PItts, Brenda</t>
+        </is>
+      </c>
+      <c r="G50" s="12" t="inlineStr">
+        <is>
+          <t>Brenda.Pitts@faa.gov</t>
+        </is>
+      </c>
+      <c r="H50" s="12" t="n"/>
+      <c r="I50" s="12" t="n"/>
+      <c r="J50" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management Branch</t>
+        </is>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t>AFS-940</t>
+        </is>
+      </c>
+      <c r="E51" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F51" s="11" t="inlineStr">
+        <is>
+          <t>Rodriguez, Theodore</t>
+        </is>
+      </c>
+      <c r="G51" s="11" t="inlineStr">
+        <is>
+          <t>Theodore.Rodriguez@faa.gov</t>
+        </is>
+      </c>
+      <c r="H51" s="11" t="n"/>
+      <c r="I51" s="11" t="n"/>
+      <c r="J51" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B52" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C52" s="12" t="inlineStr">
+        <is>
+          <t>Automation Systems Management Branch</t>
+        </is>
+      </c>
+      <c r="D52" s="12" t="inlineStr">
+        <is>
+          <t>AFS-950</t>
+        </is>
+      </c>
+      <c r="E52" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F52" s="12" t="inlineStr">
+        <is>
+          <t>Mathews, Jibin</t>
+        </is>
+      </c>
+      <c r="G52" s="12" t="inlineStr">
+        <is>
+          <t>Jibin.K.Mathews@faa.gov</t>
+        </is>
+      </c>
+      <c r="H52" s="12" t="n"/>
+      <c r="I52" s="12" t="n"/>
+      <c r="J52" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C53" s="11" t="inlineStr">
+        <is>
+          <t>SASO System Approach for Safety Oversight</t>
+        </is>
+      </c>
+      <c r="D53" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E53" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F53" s="11" t="inlineStr">
+        <is>
+          <t>Mathews, Jibin</t>
+        </is>
+      </c>
+      <c r="G53" s="11" t="inlineStr">
+        <is>
+          <t>Jibin.K.Mathews@faa.gov</t>
+        </is>
+      </c>
+      <c r="H53" s="11" t="n"/>
+      <c r="I53" s="11" t="n"/>
+      <c r="J53" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B54" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C54" s="12" t="inlineStr">
+        <is>
+          <t>Safety Analysis and Promotion Division</t>
+        </is>
+      </c>
+      <c r="D54" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="E54" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F54" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+      <c r="G54" s="12" t="inlineStr">
+        <is>
+          <t>Stephen.Haskell@faa.gov</t>
+        </is>
+      </c>
+      <c r="H54" s="12" t="n"/>
+      <c r="I54" s="12" t="n"/>
+      <c r="J54" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C55" s="11" t="inlineStr">
+        <is>
+          <t>System Approach for Safety Oversight Branch</t>
+        </is>
+      </c>
+      <c r="D55" s="11" t="inlineStr">
+        <is>
+          <t>AFS-910</t>
+        </is>
+      </c>
+      <c r="E55" s="11" t="inlineStr">
+        <is>
+          <t>Alternate</t>
+        </is>
+      </c>
+      <c r="F55" s="11" t="inlineStr">
+        <is>
+          <t>Wallace, Jennifer</t>
+        </is>
+      </c>
+      <c r="G55" s="11" t="inlineStr">
+        <is>
+          <t>Jennifer.Wallace@faa.gov</t>
+        </is>
+      </c>
+      <c r="H55" s="11" t="n"/>
+      <c r="I55" s="11" t="n"/>
+      <c r="J55" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B56" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C56" s="12" t="inlineStr">
+        <is>
+          <t>Safety Analysis Branch</t>
+        </is>
+      </c>
+      <c r="D56" s="12" t="inlineStr">
+        <is>
+          <t>AFS-930</t>
+        </is>
+      </c>
+      <c r="E56" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F56" s="12" t="inlineStr">
+        <is>
+          <t>Wallace, Jennifer</t>
+        </is>
+      </c>
+      <c r="G56" s="12" t="inlineStr">
+        <is>
+          <t>Jennifer.Wallace@faa.gov</t>
+        </is>
+      </c>
+      <c r="H56" s="12" t="n"/>
+      <c r="I56" s="12" t="n"/>
+      <c r="J56" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B57" s="11" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C57" s="11" t="inlineStr">
+        <is>
+          <t>Safety Management Branch</t>
+        </is>
+      </c>
+      <c r="D57" s="11" t="inlineStr">
+        <is>
+          <t>AFS-940</t>
+        </is>
+      </c>
+      <c r="E57" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F57" s="11" t="inlineStr">
+        <is>
+          <t>Rutherford, Michael</t>
+        </is>
+      </c>
+      <c r="G57" s="11" t="inlineStr">
+        <is>
+          <t>Michael.A.Rutherford@faa.gov</t>
+        </is>
+      </c>
+      <c r="H57" s="11" t="n"/>
+      <c r="I57" s="11" t="n"/>
+      <c r="J57" s="11" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B58" s="12" t="inlineStr">
+        <is>
+          <t>AFS-900</t>
+        </is>
+      </c>
+      <c r="C58" s="12" t="inlineStr">
+        <is>
+          <t>Automation Systems Management Group</t>
+        </is>
+      </c>
+      <c r="D58" s="12" t="inlineStr">
+        <is>
+          <t>AFS-950</t>
+        </is>
+      </c>
+      <c r="E58" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F58" s="12" t="inlineStr">
+        <is>
+          <t>Jackson, John</t>
+        </is>
+      </c>
+      <c r="G58" s="12" t="inlineStr">
+        <is>
+          <t>John.E.Jackson@faa.gov</t>
+        </is>
+      </c>
+      <c r="H58" s="12" t="n"/>
+      <c r="I58" s="12" t="n"/>
+      <c r="J58" s="12" t="inlineStr">
+        <is>
+          <t>Haskell, Stephen</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B59" s="11" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C59" s="11" t="inlineStr">
+        <is>
+          <t>Operations Branch</t>
+        </is>
+      </c>
+      <c r="D59" s="11" t="inlineStr">
+        <is>
+          <t>AFS-220</t>
+        </is>
+      </c>
+      <c r="E59" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F59" s="11" t="inlineStr">
+        <is>
+          <t>LaTour, Tiffany</t>
+        </is>
+      </c>
+      <c r="G59" s="11" t="inlineStr">
+        <is>
+          <t>Tiffany.LaTour@faa.gov</t>
+        </is>
+      </c>
+      <c r="H59" s="11" t="n"/>
+      <c r="I59" s="11" t="n"/>
+      <c r="J59" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B60" s="12" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C60" s="12" t="inlineStr">
+        <is>
+          <t>Integration &amp; Implementation Branch</t>
+        </is>
+      </c>
+      <c r="D60" s="12" t="inlineStr">
+        <is>
+          <t>AFS-260</t>
+        </is>
+      </c>
+      <c r="E60" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F60" s="12" t="inlineStr">
+        <is>
+          <t>Romero, Nalee</t>
+        </is>
+      </c>
+      <c r="G60" s="12" t="inlineStr">
+        <is>
+          <t>Nalee.Romero@faa.gov</t>
+        </is>
+      </c>
+      <c r="H60" s="12" t="n"/>
+      <c r="I60" s="12" t="n"/>
+      <c r="J60" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C61" s="11" t="inlineStr">
+        <is>
+          <t>Training and Simulation Branch</t>
+        </is>
+      </c>
+      <c r="D61" s="11" t="inlineStr">
+        <is>
+          <t>AFS-280</t>
+        </is>
+      </c>
+      <c r="E61" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F61" s="11" t="inlineStr">
+        <is>
+          <t>Meyer, Wayne</t>
+        </is>
+      </c>
+      <c r="G61" s="11" t="inlineStr">
+        <is>
+          <t>Wayne.Meyer@faa.gov</t>
+        </is>
+      </c>
+      <c r="H61" s="11" t="n"/>
+      <c r="I61" s="11" t="n"/>
+      <c r="J61" s="11" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B62" s="12" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="C62" s="12" t="inlineStr">
+        <is>
+          <t>AIR Transportation Division</t>
+        </is>
+      </c>
+      <c r="D62" s="12" t="inlineStr">
+        <is>
+          <t>AFS-200</t>
+        </is>
+      </c>
+      <c r="E62" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F62" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+      <c r="G62" s="12" t="inlineStr">
+        <is>
+          <t>Chris.P.Morris@faa.gov</t>
+        </is>
+      </c>
+      <c r="H62" s="12" t="inlineStr">
+        <is>
+          <t>cmorris@passnational.org</t>
+        </is>
+      </c>
+      <c r="I62" s="12" t="n"/>
+      <c r="J62" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B63" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C63" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420 Group</t>
+        </is>
+      </c>
+      <c r="D63" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E63" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F63" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G63" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H63" s="11" t="n"/>
+      <c r="I63" s="11" t="n"/>
+      <c r="J63" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B64" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C64" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420W Group</t>
+        </is>
+      </c>
+      <c r="D64" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E64" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F64" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G64" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H64" s="12" t="n"/>
+      <c r="I64" s="12" t="n"/>
+      <c r="J64" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B65" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C65" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420E Group</t>
+        </is>
+      </c>
+      <c r="D65" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E65" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F65" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G65" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H65" s="11" t="n"/>
+      <c r="I65" s="11" t="n"/>
+      <c r="J65" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B66" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C66" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420C Group</t>
+        </is>
+      </c>
+      <c r="D66" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E66" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F66" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G66" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H66" s="12" t="n"/>
+      <c r="I66" s="12" t="n"/>
+      <c r="J66" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B67" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C67" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420SE Group</t>
+        </is>
+      </c>
+      <c r="D67" s="11" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E67" s="11" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F67" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G67" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H67" s="11" t="n"/>
+      <c r="I67" s="11" t="n"/>
+      <c r="J67" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B68" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C68" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420S Group</t>
+        </is>
+      </c>
+      <c r="D68" s="12" t="inlineStr">
+        <is>
+          <t>AFS-420</t>
+        </is>
+      </c>
+      <c r="E68" s="12" t="inlineStr">
+        <is>
+          <t>Unit/Delegated</t>
+        </is>
+      </c>
+      <c r="F68" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G68" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H68" s="12" t="n"/>
+      <c r="I68" s="12" t="n"/>
+      <c r="J68" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C69" s="11" t="inlineStr">
+        <is>
+          <t>Organizational Effectiveness</t>
+        </is>
+      </c>
+      <c r="D69" s="11" t="inlineStr">
+        <is>
+          <t>AFS-405</t>
+        </is>
+      </c>
+      <c r="E69" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F69" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G69" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H69" s="11" t="n"/>
+      <c r="I69" s="11" t="n"/>
+      <c r="J69" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B70" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C70" s="12" t="inlineStr">
+        <is>
+          <t>Flight Operations</t>
+        </is>
+      </c>
+      <c r="D70" s="12" t="inlineStr">
+        <is>
+          <t>AFS-410</t>
+        </is>
+      </c>
+      <c r="E70" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F70" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G70" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H70" s="12" t="n"/>
+      <c r="I70" s="12" t="n"/>
+      <c r="J70" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B71" s="11" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C71" s="11" t="inlineStr">
+        <is>
+          <t>Flight Research &amp; Analysis</t>
+        </is>
+      </c>
+      <c r="D71" s="11" t="inlineStr">
+        <is>
+          <t>AFS-430</t>
+        </is>
+      </c>
+      <c r="E71" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F71" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G71" s="11" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H71" s="11" t="n"/>
+      <c r="I71" s="11" t="n"/>
+      <c r="J71" s="11" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B72" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="C72" s="12" t="inlineStr">
+        <is>
+          <t>Flight Technologies and Procedures Division</t>
+        </is>
+      </c>
+      <c r="D72" s="12" t="inlineStr">
+        <is>
+          <t>AFS-400</t>
+        </is>
+      </c>
+      <c r="E72" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F72" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+      <c r="G72" s="12" t="inlineStr">
+        <is>
+          <t>Victor.B.Naso@faa.gov</t>
+        </is>
+      </c>
+      <c r="H72" s="12" t="n"/>
+      <c r="I72" s="12" t="n"/>
+      <c r="J72" s="12" t="inlineStr">
+        <is>
+          <t>Naso, Victor</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B73" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C73" s="11" t="inlineStr">
+        <is>
+          <t>Maintenance</t>
+        </is>
+      </c>
+      <c r="D73" s="11" t="inlineStr">
+        <is>
+          <t>AFS-710</t>
+        </is>
+      </c>
+      <c r="E73" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F73" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G73" s="11" t="n"/>
+      <c r="H73" s="11" t="n"/>
+      <c r="I73" s="11" t="n"/>
+      <c r="J73" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B74" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C74" s="12" t="inlineStr">
+        <is>
+          <t>Evaluation</t>
+        </is>
+      </c>
+      <c r="D74" s="12" t="inlineStr">
+        <is>
+          <t>AFS-720</t>
+        </is>
+      </c>
+      <c r="E74" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F74" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G74" s="12" t="n"/>
+      <c r="H74" s="12" t="n"/>
+      <c r="I74" s="12" t="n"/>
+      <c r="J74" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B75" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C75" s="11" t="inlineStr">
+        <is>
+          <t>Technologies &amp; Standards</t>
+        </is>
+      </c>
+      <c r="D75" s="11" t="inlineStr">
+        <is>
+          <t>AFS-730</t>
+        </is>
+      </c>
+      <c r="E75" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F75" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G75" s="11" t="n"/>
+      <c r="H75" s="11" t="n"/>
+      <c r="I75" s="11" t="n"/>
+      <c r="J75" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B76" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C76" s="12" t="inlineStr">
+        <is>
+          <t>Air Transportation</t>
+        </is>
+      </c>
+      <c r="D76" s="12" t="inlineStr">
+        <is>
+          <t>AFS-740</t>
+        </is>
+      </c>
+      <c r="E76" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F76" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G76" s="12" t="n"/>
+      <c r="H76" s="12" t="n"/>
+      <c r="I76" s="12" t="n"/>
+      <c r="J76" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C77" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation &amp; Commercial</t>
+        </is>
+      </c>
+      <c r="D77" s="11" t="inlineStr">
+        <is>
+          <t>AFS-750</t>
+        </is>
+      </c>
+      <c r="E77" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F77" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G77" s="11" t="n"/>
+      <c r="H77" s="11" t="n"/>
+      <c r="I77" s="11" t="n"/>
+      <c r="J77" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B78" s="12" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C78" s="12" t="inlineStr">
+        <is>
+          <t>Safety Assurance</t>
+        </is>
+      </c>
+      <c r="D78" s="12" t="inlineStr">
+        <is>
+          <t>AFS-760</t>
+        </is>
+      </c>
+      <c r="E78" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F78" s="12" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G78" s="12" t="n"/>
+      <c r="H78" s="12" t="n"/>
+      <c r="I78" s="12" t="n"/>
+      <c r="J78" s="12" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B79" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="C79" s="11" t="inlineStr">
+        <is>
+          <t>Emerging Technologies Division</t>
+        </is>
+      </c>
+      <c r="D79" s="11" t="inlineStr">
+        <is>
+          <t>AFS-700</t>
+        </is>
+      </c>
+      <c r="E79" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F79" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+      <c r="G79" s="11" t="inlineStr">
+        <is>
+          <t>Ryan.D.Smith@faa.gov</t>
+        </is>
+      </c>
+      <c r="H79" s="11" t="n"/>
+      <c r="I79" s="11" t="n"/>
+      <c r="J79" s="11" t="inlineStr">
+        <is>
+          <t>Smith, Ryan</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B80" s="12" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C80" s="12" t="inlineStr">
+        <is>
+          <t>Training &amp; Certification Branch</t>
+        </is>
+      </c>
+      <c r="D80" s="12" t="inlineStr">
+        <is>
+          <t>AFS-810</t>
+        </is>
+      </c>
+      <c r="E80" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F80" s="12" t="inlineStr">
+        <is>
+          <t>Morrison, Margaret</t>
+        </is>
+      </c>
+      <c r="G80" s="12" t="inlineStr">
+        <is>
+          <t>Margaret.L.Morrison@faa.gov</t>
+        </is>
+      </c>
+      <c r="H80" s="12" t="n"/>
+      <c r="I80" s="12" t="n"/>
+      <c r="J80" s="12" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B81" s="11" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C81" s="11" t="inlineStr">
+        <is>
+          <t>Operations Branch</t>
+        </is>
+      </c>
+      <c r="D81" s="11" t="inlineStr">
+        <is>
+          <t>AFS-830</t>
+        </is>
+      </c>
+      <c r="E81" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F81" s="11" t="inlineStr">
+        <is>
+          <t>See DR</t>
+        </is>
+      </c>
+      <c r="G81" s="11" t="n"/>
+      <c r="H81" s="11" t="n"/>
+      <c r="I81" s="11" t="n"/>
+      <c r="J81" s="11" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B82" s="12" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C82" s="12" t="inlineStr">
+        <is>
+          <t>Delegation Branch</t>
+        </is>
+      </c>
+      <c r="D82" s="12" t="inlineStr">
+        <is>
+          <t>AFS-850</t>
+        </is>
+      </c>
+      <c r="E82" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F82" s="12" t="inlineStr">
+        <is>
+          <t>Sweeten, Kelly</t>
+        </is>
+      </c>
+      <c r="G82" s="12" t="inlineStr">
+        <is>
+          <t>Kelly.Sweeten@faa.gov</t>
+        </is>
+      </c>
+      <c r="H82" s="12" t="n"/>
+      <c r="I82" s="12" t="n"/>
+      <c r="J82" s="12" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="11" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B83" s="11" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="C83" s="11" t="inlineStr">
+        <is>
+          <t>General Aviation &amp; Commercial Division</t>
+        </is>
+      </c>
+      <c r="D83" s="11" t="inlineStr">
+        <is>
+          <t>AFS-800</t>
+        </is>
+      </c>
+      <c r="E83" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F83" s="11" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+      <c r="G83" s="11" t="inlineStr">
+        <is>
+          <t>James.Williams@faa.gov</t>
+        </is>
+      </c>
+      <c r="H83" s="11" t="inlineStr">
+        <is>
+          <t>jwilliams@passnational.org</t>
+        </is>
+      </c>
+      <c r="I83" s="11" t="n"/>
+      <c r="J83" s="11" t="inlineStr">
+        <is>
+          <t>Williams, James</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="12" t="inlineStr">
+        <is>
+          <t>OSS</t>
+        </is>
+      </c>
+      <c r="B84" s="12" t="inlineStr">
+        <is>
+          <t>AFS-001</t>
+        </is>
+      </c>
+      <c r="C84" s="12" t="inlineStr">
+        <is>
+          <t>Office of Safety Standards</t>
+        </is>
+      </c>
+      <c r="D84" s="12" t="inlineStr">
+        <is>
+          <t>AFS-001</t>
+        </is>
+      </c>
+      <c r="E84" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F84" s="12" t="inlineStr">
+        <is>
+          <t>Morris, Chris</t>
+        </is>
+      </c>
+      <c r="G84" s="12" t="inlineStr">
+        <is>
+          <t>Chris.P.Morris@faa.gov</t>
+        </is>
+      </c>
+      <c r="H84" s="12" t="inlineStr">
+        <is>
+          <t>cmorris@passnational.org</t>
+        </is>
+      </c>
+      <c r="I84" s="12" t="inlineStr">
+        <is>
+          <t>(202) 972-0618</t>
+        </is>
+      </c>
+      <c r="J84" s="12" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J84"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="33" customWidth="1" min="6" max="6"/>
+    <col width="21" customWidth="1" min="7" max="7"/>
+    <col width="26" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="33" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Office of Business Integration (ABI)  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>No changes on this tab since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>ABI Functional Representative</t>
+        </is>
+      </c>
+      <c r="F8" s="8" t="inlineStr">
+        <is>
+          <t>Ezra Atkins</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J8" s="9" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C12" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D12" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F12" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I12" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J12" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="n"/>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>Office of Business Integration (ABI)</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="n"/>
+      <c r="E13" s="11" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F13" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G13" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H13" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I13" s="11" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t>ABI-100</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>People Services Division</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>ABI-100</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F14" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G14" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H14" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I14" s="12" t="n"/>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>Financial Services Division</t>
+        </is>
+      </c>
+      <c r="D15" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F15" s="11" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G15" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H15" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I15" s="11" t="n"/>
+      <c r="J15" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>Budget Formulation &amp; Execution Branch</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>ABI-210</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F16" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G16" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H16" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I16" s="12" t="n"/>
+      <c r="J16" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Budget Execution Analysis &amp; Reporting Branch</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>ABI-220</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F17" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G17" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H17" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I17" s="11" t="n"/>
+      <c r="J17" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>Contracts &amp; Acquisition Branch</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>ABI-230</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G18" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H18" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I18" s="12" t="n"/>
+      <c r="J18" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Acquisition Support A</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>ABI-231</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F19" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G19" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H19" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I19" s="11" t="n"/>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
+        <is>
+          <t>Acquisition Support B</t>
+        </is>
+      </c>
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>ABI-232</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G20" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H20" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I20" s="12" t="n"/>
+      <c r="J20" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>Acquisition Support C</t>
+        </is>
+      </c>
+      <c r="D21" s="11" t="inlineStr">
+        <is>
+          <t>ABI-233</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F21" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G21" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H21" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I21" s="11" t="n"/>
+      <c r="J21" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="inlineStr">
+        <is>
+          <t>Technology Acquisition</t>
+        </is>
+      </c>
+      <c r="D22" s="12" t="inlineStr">
+        <is>
+          <t>ABI-234</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G22" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H22" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I22" s="12" t="n"/>
+      <c r="J22" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Space &amp; Property Branch</t>
+        </is>
+      </c>
+      <c r="D23" s="11" t="inlineStr">
+        <is>
+          <t>ABI-240</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="F23" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G23" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H23" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I23" s="11" t="n"/>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B24" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (East)</t>
+        </is>
+      </c>
+      <c r="D24" s="12" t="inlineStr">
+        <is>
+          <t>ABI-241</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F24" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G24" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H24" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I24" s="12" t="n"/>
+      <c r="J24" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (Central)</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>ABI-242</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F25" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G25" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H25" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I25" s="11" t="n"/>
+      <c r="J25" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B26" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="inlineStr">
+        <is>
+          <t>Space &amp; Property (West)</t>
+        </is>
+      </c>
+      <c r="D26" s="12" t="inlineStr">
+        <is>
+          <t>ABI-243</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F26" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G26" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H26" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I26" s="12" t="n"/>
+      <c r="J26" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>Formulation</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>ABI-211</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F27" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G27" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H27" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I27" s="11" t="n"/>
+      <c r="J27" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B28" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="inlineStr">
+        <is>
+          <t>Execution A</t>
+        </is>
+      </c>
+      <c r="D28" s="12" t="inlineStr">
+        <is>
+          <t>ABI-212</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F28" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G28" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H28" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I28" s="12" t="n"/>
+      <c r="J28" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <t>Execution B</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t>ABI-213</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F29" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G29" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H29" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I29" s="11" t="n"/>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B30" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="inlineStr">
+        <is>
+          <t>Execution C</t>
+        </is>
+      </c>
+      <c r="D30" s="12" t="inlineStr">
+        <is>
+          <t>ABI-214</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F30" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G30" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H30" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I30" s="12" t="n"/>
+      <c r="J30" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>Execution D</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>ABI-215</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F31" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G31" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H31" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I31" s="11" t="n"/>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B32" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="inlineStr">
+        <is>
+          <t>Execution E</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="inlineStr">
+        <is>
+          <t>ABI-221</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F32" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G32" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H32" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I32" s="12" t="n"/>
+      <c r="J32" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>Execution F</t>
+        </is>
+      </c>
+      <c r="D33" s="11" t="inlineStr">
+        <is>
+          <t>ABI-222</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F33" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G33" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H33" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I33" s="11" t="n"/>
+      <c r="J33" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B34" s="12" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C34" s="12" t="inlineStr">
+        <is>
+          <t>Execution G</t>
+        </is>
+      </c>
+      <c r="D34" s="12" t="inlineStr">
+        <is>
+          <t>ABI-223</t>
+        </is>
+      </c>
+      <c r="E34" s="12" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F34" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G34" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H34" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I34" s="12" t="n"/>
+      <c r="J34" s="12" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>ABI-200</t>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <t>Analysis &amp; Reporting</t>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t>ABI-224</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="inlineStr">
+        <is>
+          <t>Principal</t>
+        </is>
+      </c>
+      <c r="F35" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+      <c r="G35" s="11" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H35" s="11" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I35" s="11" t="n"/>
+      <c r="J35" s="11" t="inlineStr">
+        <is>
+          <t>See National ABI Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="12" t="inlineStr">
+        <is>
+          <t>ABI</t>
+        </is>
+      </c>
+      <c r="B36" s="12" t="inlineStr">
+        <is>
+          <t>ABI-001</t>
+        </is>
+      </c>
+      <c r="C36" s="12" t="inlineStr">
+        <is>
+          <t>Office of Business Integration (ABI)</t>
+        </is>
+      </c>
+      <c r="D36" s="12" t="inlineStr">
+        <is>
+          <t>ABI-001</t>
+        </is>
+      </c>
+      <c r="E36" s="12" t="inlineStr">
+        <is>
+          <t>Functional</t>
+        </is>
+      </c>
+      <c r="F36" s="12" t="inlineStr">
+        <is>
+          <t>Atkins, Ezra</t>
+        </is>
+      </c>
+      <c r="G36" s="12" t="inlineStr">
+        <is>
+          <t>Ezra.Atkins@faa.gov</t>
+        </is>
+      </c>
+      <c r="H36" s="12" t="inlineStr">
+        <is>
+          <t>eatkins@passnational.org</t>
+        </is>
+      </c>
+      <c r="I36" s="12" t="inlineStr">
+        <is>
+          <t>(405) 227-6981</t>
+        </is>
+      </c>
+      <c r="J36" s="12" t="n"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:J36"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
+    <col width="29" customWidth="1" min="6" max="6"/>
+    <col width="19" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="12" customWidth="1" min="9" max="9"/>
+    <col width="25" customWidth="1" min="10" max="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>AFH  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+      <c r="G2" s="16" t="n"/>
+      <c r="H2" s="16" t="n"/>
+      <c r="I2" s="16" t="n"/>
+      <c r="J2" s="16" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="7" t="inlineStr">
+        <is>
+          <t>No changes on this tab since October 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="G4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+      <c r="J4" s="9" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+      <c r="J5" s="9" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="F6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="G6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+      <c r="J6" s="9" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>AVS National Safety Representative</t>
+        </is>
+      </c>
+      <c r="F7" s="8" t="inlineStr">
+        <is>
+          <t>Chris Mazurkiewicz</t>
+        </is>
+      </c>
+      <c r="G7" s="9" t="inlineStr">
+        <is>
+          <t>Christopher.Mazurkiewicz@faa.gov</t>
+        </is>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>cmazurkiewicz@passnational.org</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n"/>
+      <c r="J7" s="9" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="inlineStr">
+        <is>
+          <t>Functional Office</t>
+        </is>
+      </c>
+      <c r="B11" s="10" t="inlineStr">
+        <is>
+          <t>Division</t>
+        </is>
+      </c>
+      <c r="C11" s="10" t="inlineStr">
+        <is>
+          <t>Office Description</t>
+        </is>
+      </c>
+      <c r="D11" s="10" t="inlineStr">
+        <is>
+          <t>Office</t>
+        </is>
+      </c>
+      <c r="E11" s="10" t="inlineStr">
+        <is>
+          <t>Representative Type</t>
+        </is>
+      </c>
+      <c r="F11" s="10" t="inlineStr">
+        <is>
+          <t>Representative Name</t>
+        </is>
+      </c>
+      <c r="G11" s="10" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="H11" s="10" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="I11" s="10" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+      <c r="J11" s="10" t="inlineStr">
+        <is>
+          <t>Division Representative</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
+          <t>AFB-001</t>
+        </is>
+      </c>
+      <c r="C12" s="11" t="inlineStr">
+        <is>
+          <t>Office of Hazardous Materials Safety (also shown as AXH)</t>
+        </is>
+      </c>
+      <c r="D12" s="11" t="n"/>
+      <c r="E12" s="11" t="n"/>
+      <c r="F12" s="11" t="inlineStr">
+        <is>
+          <t>None (not PASS-represented)</t>
+        </is>
+      </c>
+      <c r="G12" s="11" t="n"/>
+      <c r="H12" s="11" t="n"/>
+      <c r="I12" s="11" t="n"/>
+      <c r="J12" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B13" s="12" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C13" s="12" t="inlineStr">
+        <is>
+          <t>Oversight Operations Division</t>
+        </is>
+      </c>
+      <c r="D13" s="12" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F13" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G13" s="12" t="n"/>
+      <c r="H13" s="12" t="n"/>
+      <c r="I13" s="12" t="n"/>
+      <c r="J13" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="inlineStr">
+        <is>
+          <t>Special Air Operations Branch</t>
+        </is>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t>AFH-110</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F14" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G14" s="11" t="n"/>
+      <c r="H14" s="11" t="n"/>
+      <c r="I14" s="11" t="n"/>
+      <c r="J14" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B15" s="12" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C15" s="12" t="inlineStr">
+        <is>
+          <t>Air Carrier Interface Systems Branch</t>
+        </is>
+      </c>
+      <c r="D15" s="12" t="inlineStr">
+        <is>
+          <t>AFH-120</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F15" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G15" s="12" t="n"/>
+      <c r="H15" s="12" t="n"/>
+      <c r="I15" s="12" t="n"/>
+      <c r="J15" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B16" s="11" t="inlineStr">
+        <is>
+          <t>AFH-100</t>
+        </is>
+      </c>
+      <c r="C16" s="11" t="inlineStr">
+        <is>
+          <t>Air Carrier Safety Assurance Branch</t>
+        </is>
+      </c>
+      <c r="D16" s="11" t="inlineStr">
+        <is>
+          <t>AFH-130</t>
+        </is>
+      </c>
+      <c r="E16" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F16" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G16" s="11" t="n"/>
+      <c r="H16" s="11" t="n"/>
+      <c r="I16" s="11" t="n"/>
+      <c r="J16" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B17" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C17" s="12" t="inlineStr">
+        <is>
+          <t>Internal Program Administration Division</t>
+        </is>
+      </c>
+      <c r="D17" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="E17" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F17" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G17" s="12" t="n"/>
+      <c r="H17" s="12" t="n"/>
+      <c r="I17" s="12" t="n"/>
+      <c r="J17" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C18" s="11" t="inlineStr">
+        <is>
+          <t>Program Administrative Branch</t>
+        </is>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t>AFH-210</t>
+        </is>
+      </c>
+      <c r="E18" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F18" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G18" s="11" t="n"/>
+      <c r="H18" s="11" t="n"/>
+      <c r="I18" s="11" t="n"/>
+      <c r="J18" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B19" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C19" s="12" t="inlineStr">
+        <is>
+          <t>Policy, Standards &amp; Stakeholder Engagement Branch</t>
+        </is>
+      </c>
+      <c r="D19" s="12" t="inlineStr">
+        <is>
+          <t>AFH-220</t>
+        </is>
+      </c>
+      <c r="E19" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F19" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G19" s="12" t="n"/>
+      <c r="H19" s="12" t="n"/>
+      <c r="I19" s="12" t="n"/>
+      <c r="J19" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B20" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C20" s="11" t="inlineStr">
+        <is>
+          <t>Safety Systems &amp; Analytical Services Branch</t>
+        </is>
+      </c>
+      <c r="D20" s="11" t="inlineStr">
+        <is>
+          <t>AFH-230</t>
+        </is>
+      </c>
+      <c r="E20" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F20" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G20" s="11" t="n"/>
+      <c r="H20" s="11" t="n"/>
+      <c r="I20" s="11" t="n"/>
+      <c r="J20" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="12" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B21" s="12" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C21" s="12" t="inlineStr">
+        <is>
+          <t>Safety Management System Branch</t>
+        </is>
+      </c>
+      <c r="D21" s="12" t="inlineStr">
+        <is>
+          <t>AFH-240</t>
+        </is>
+      </c>
+      <c r="E21" s="12" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F21" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G21" s="12" t="n"/>
+      <c r="H21" s="12" t="n"/>
+      <c r="I21" s="12" t="n"/>
+      <c r="J21" s="12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="11" t="inlineStr">
+        <is>
+          <t>AFH</t>
+        </is>
+      </c>
+      <c r="B22" s="11" t="inlineStr">
+        <is>
+          <t>AFH-200</t>
+        </is>
+      </c>
+      <c r="C22" s="11" t="inlineStr">
+        <is>
+          <t>Cargo Safety &amp; International Affairs Branch</t>
+        </is>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t>AFH-250</t>
+        </is>
+      </c>
+      <c r="E22" s="11" t="inlineStr">
+        <is>
+          <t>Not PASS-represented (reference only)</t>
+        </is>
+      </c>
+      <c r="F22" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G22" s="11" t="n"/>
+      <c r="H22" s="11" t="n"/>
+      <c r="I22" s="11" t="n"/>
+      <c r="J22" s="11" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A11:J22"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="30" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
+    <col width="8" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="4" max="4"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
+    <col width="16" customWidth="1" min="6" max="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="34" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PASS Region IV Representative Directory</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Voluntary Safety Reporting Program (VSRP)  ·  Effective November 2, 2026</t>
+        </is>
+      </c>
+      <c r="B2" s="16" t="n"/>
+      <c r="C2" s="16" t="n"/>
+      <c r="D2" s="16" t="n"/>
+      <c r="E2" s="16" t="n"/>
+      <c r="F2" s="16" t="n"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="8" t="inlineStr">
+        <is>
+          <t>Region IV Vice President</t>
+        </is>
+      </c>
+      <c r="B4" s="8" t="inlineStr">
+        <is>
+          <t>Ben Struck</t>
+        </is>
+      </c>
+      <c r="C4" s="9" t="n"/>
+      <c r="D4" s="9" t="inlineStr">
+        <is>
+          <t>Benjamin.D.Struck@faa.gov</t>
+        </is>
+      </c>
+      <c r="E4" s="9" t="inlineStr">
+        <is>
+          <t>bstruck@passnational.org</t>
+        </is>
+      </c>
+      <c r="F4" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6870</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="B5" s="8" t="inlineStr">
+        <is>
+          <t>Brent Weckwerth</t>
+        </is>
+      </c>
+      <c r="C5" s="9" t="n"/>
+      <c r="D5" s="9" t="inlineStr">
+        <is>
+          <t>Brent.Weckwerth@faa.gov</t>
+        </is>
+      </c>
+      <c r="E5" s="9" t="inlineStr">
+        <is>
+          <t>bweckwerth@passnational.org</t>
+        </is>
+      </c>
+      <c r="F5" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6960</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Region IV National Assistant</t>
+        </is>
+      </c>
+      <c r="B6" s="8" t="inlineStr">
+        <is>
+          <t>Cherrie Monnier</t>
+        </is>
+      </c>
+      <c r="C6" s="9" t="n"/>
+      <c r="D6" s="9" t="inlineStr">
+        <is>
+          <t>Cherrie.Monnier@faa.gov</t>
+        </is>
+      </c>
+      <c r="E6" s="9" t="inlineStr">
+        <is>
+          <t>cmonnier@passnational.org</t>
+        </is>
+      </c>
+      <c r="F6" s="9" t="inlineStr">
+        <is>
+          <t>(202) 301-6872</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>General questions and rep list corrections: AVS@passnational.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>Viewing on a phone? Turn it sideways (landscape) to see more columns.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="14" t="inlineStr">
+        <is>
+          <t>References</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="15" t="inlineStr">
+        <is>
+          <t>Order VS 8000.375, Aviation Safety Voluntary Safety Reporting Program</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>PASS/FAA AVS VSRP Memorandum of Understanding (January 2021), CBA Appendix III #1, and Personnel Addendum, Appendix III #2</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="15" t="inlineStr">
+        <is>
+          <t>Submit a VSRP report: review.avsvsrp.aero</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="15" t="inlineStr">
+        <is>
+          <t>AVS VSRP program page (FAA intranet; works on the FAA network only)</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <t>Seat</t>
+        </is>
+      </c>
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <t>Name</t>
+        </is>
+      </c>
+      <c r="C16" s="5" t="inlineStr">
+        <is>
+          <t>State</t>
+        </is>
+      </c>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t>FAA Email Address</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>PASS Email Address</t>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t>Work Phone</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>ERT Member</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>David Karalunas</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>AK</t>
+        </is>
+      </c>
+      <c r="D17" s="11" t="inlineStr">
+        <is>
+          <t>David.Karalunas@faa.gov</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="n"/>
+      <c r="F17" s="11" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>ERT Member (Alternate)</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="inlineStr">
+        <is>
+          <t>Steve D'Urso</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
+        <is>
+          <t>AZ</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>Steven.D.D'Urso@faa.gov</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="n"/>
+      <c r="F18" s="12" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>ERT Analyst</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>Ann Reda</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>TX</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>Ann.Reda@faa.gov</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="n"/>
+      <c r="F19" s="11" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A12:F12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CEB55C6AD7505A4DB313AD5CF3791D1A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ddbcde6a8e38e1a55bcf30dbacfd4912">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f7b05702-7678-4342-bde1-49e52773de6b" xmlns:ns3="7e53527c-9506-4ad4-a773-1eca6fb2fad5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d4df5ab70231b2478a64d873a687a11" ns2:_="" ns3:_="">
+    <xsd:import namespace="f7b05702-7678-4342-bde1-49e52773de6b"/>
+    <xsd:import namespace="7e53527c-9506-4ad4-a773-1eca6fb2fad5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:NotificationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Grievance_x0023_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrievanceDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:OrgCode" minOccurs="0"/>
+                <xsd:element ref="ns2:BUE" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7b05702-7678-4342-bde1-49e52773de6b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="NotificationDate" ma:index="8" nillable="true" ma:displayName="File Date" ma:default="[today]" ma:format="DateOnly" ma:internalName="NotificationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Grievance_x0023_" ma:index="13" nillable="true" ma:displayName="Grievance #" ma:format="Dropdown" ma:internalName="Grievance_x0023_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrievanceDescription" ma:index="14" nillable="true" ma:displayName="Grievance Description" ma:format="Dropdown" ma:internalName="GrievanceDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OrgCode" ma:index="15" nillable="true" ma:displayName="Office" ma:format="Dropdown" ma:internalName="OrgCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="GASA"/>
+          <xsd:enumeration value="ACSA"/>
+          <xsd:enumeration value="OSS"/>
+          <xsd:enumeration value="AFB"/>
+          <xsd:enumeration value="ABI"/>
+          <xsd:enumeration value="Choice 6"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BUE" ma:index="16" nillable="true" ma:displayName="BUE" ma:format="Dropdown" ma:internalName="BUE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="17" nillable="true" ma:displayName="Division" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="AFG-100"/>
+          <xsd:enumeration value="AFG-200"/>
+          <xsd:enumeration value="AFG-300"/>
+          <xsd:enumeration value="AFG-400"/>
+          <xsd:enumeration value="AFG-500"/>
+          <xsd:enumeration value="AFG-600"/>
+          <xsd:enumeration value="AFG-700"/>
+          <xsd:enumeration value="AFG-800"/>
+          <xsd:enumeration value="Choice 9"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="de0b41a3-325e-44cf-adc5-3225723d73a2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="23" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="24" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="26" nillable="true" ma:displayName="Notes" ma:description="&#10;" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7e53527c-9506-4ad4-a773-1eca6fb2fad5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7423e168-acd0-4a69-89ed-3de5c9466d08}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7e53527c-9506-4ad4-a773-1eca6fb2fad5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <NotificationDate xmlns="f7b05702-7678-4342-bde1-49e52773de6b">2026-11-02T19:18:09+00:00</NotificationDate>
+    <Grievance_x0023_ xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+    <GrievanceDescription xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+    <BUE xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+    <Division xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="7e53527c-9506-4ad4-a773-1eca6fb2fad5" xsi:nil="true"/>
+    <Notes xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7b05702-7678-4342-bde1-49e52773de6b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <OrgCode xmlns="f7b05702-7678-4342-bde1-49e52773de6b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78D67D1A-BFFC-49F9-A773-E70662A35968}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{369D86F3-B799-411E-BEC7-ABB9E1C3D8D4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F734DFFB-14A9-4DB2-B7B4-6D41E3E5B4EF}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...21 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Cherrie Monnier</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>PASS Region IV Representative Directory, effective November 2, 2026</dc:title>
+  <dc:subject>PASS Region IV representative directory</dc:subject>
+  <dc:creator>Ben Struck, Region IV Vice President, PASS</dc:creator>
+  <cp:keywords>PASS; Region IV; representative directory</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CEB55C6AD7505A4DB313AD5CF3791D1A</vt:lpwstr>
+  </property>
+</Properties>
+</file>